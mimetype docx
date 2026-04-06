--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,325 +66,325 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of deep learning and post-processing algorithms performances on biodiversity metrics assessed on videos</w:t>
+                <w:t xml:space="preserve">Biodiversity mediates the effects of socio-environmental factors on coastal fish biomass: a structural equation modeling approach in three ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Fleuré</w:t>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Planolles</w:t>
+                <w:t xml:space="preserve">Silvia De Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
+                <w:t xml:space="preserve">Ewan Trégarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gema Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0327577. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.107351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349100v1</w:t>
+                <w:t xml:space="preserve">hal-05195818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity mediates the effects of socio-environmental factors on coastal fish biomass: a structural equation modeling approach in three ecoregions</w:t>
+                <w:t xml:space="preserve">Impact of deep learning and post-processing algorithms performances on biodiversity metrics assessed on videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Valentine Fleuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia De Juan</w:t>
+                <w:t xml:space="preserve">Kévin Planolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan Trégarot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 210, pp.107351. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0327577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195818v1</w:t>
+                <w:t xml:space="preserve">hal-05349100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity shapes the stability of reef fish biomass under global change</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -498,1831 +498,1831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the extinction risk of marine fish to inform global conservation priorities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial insurance of distinct ecological functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Velez</w:t>
+                <w:t xml:space="preserve">N. Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Seguin</w:t>
+                <w:t xml:space="preserve">W. Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Casajus</w:t>
+                <w:t xml:space="preserve">N. Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (8), pp.e3002773. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (11), pp.e70266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.70266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689827v1</w:t>
+                <w:t xml:space="preserve">hal-05454575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gigantic breeding colonies of a marine fish in the Mediterranean</w:t>
+                <w:t xml:space="preserve">Detecting benefits of protection level on diversity facets in a sea of temporal scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Deter</w:t>
+                <w:t xml:space="preserve">Camille Magneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ballesta</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solène Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.06.078⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754482v1</w:t>
+                <w:t xml:space="preserve">hal-04431971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated identification of invasive rabbitfishes in underwater images from the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Fleuré</w:t>
+                <w:t xml:space="preserve">Gigantic breeding colonies of a marine fish in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Barroil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Magneville</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guilhem Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.4073⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (18), pp.R852-R853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.06.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491791v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting benefits of protection level on diversity facets in a sea of temporal scarcity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Automated identification of invasive rabbitfishes in underwater images from the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Fleuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 34 (1), pp.e4073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.4062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431971v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish communities can simultaneously contribute to nature and people across the world's tropical reefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring the extinction risk of marine fish to inform global conservation priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Flandrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Laure Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Albouy</w:t>
+                <w:t xml:space="preserve">Raphaël Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (10), pp.1772-1785. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (8), pp.e3002773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2024.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746202v1</w:t>
+                <w:t xml:space="preserve">hal-04689827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework for estimating abundance of animals using a network of cameras</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fish communities can simultaneously contribute to nature and people across the world's tropical reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Brissaud</w:t>
+                <w:t xml:space="preserve">Ulysse Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Fleuré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bejarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10606⟩</w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (10), pp.1772-1785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2024.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731255v1</w:t>
+                <w:t xml:space="preserve">hal-04746202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refocusing the microbial rare biosphere concept through a functional lens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zinger Lucie</w:t>
+                <w:t xml:space="preserve">A new framework for estimating abundance of animals using a network of cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">Capucine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Fleuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2024.06.005⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (4), pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666177v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional changes across marine habitats due to ocean acidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refocusing the microbial rare biosphere concept through a functional lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Litchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Teixidó</w:t>
+                <w:t xml:space="preserve">Zinger Lucie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Carlot</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cinzia de Vittor</w:t>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17105⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (10), pp.923-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2024.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417178v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote video surveys unveil the diurnal variability of trophic-based processes by fishes on coral reefs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional changes across marine habitats due to ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Teixidó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia de Vittor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-023-02436-x⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.170105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645517v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocking practices shape the taxonomic and functional diversity of fish communities in gravel pit lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fme.12621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fish feces for nutrient cycling on coral reefs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring functional diversity from environmental DNA metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mercière</w:t>
+                <w:t xml:space="preserve">Céline Condachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Degregori</w:t>
+                <w:t xml:space="preserve">Tristan Milhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.09914⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), pp.934-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163907v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring functional diversity from environmental DNA metabarcoding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Remote video surveys unveil the diurnal variability of trophic-based processes by fishes on coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.391⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.253-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-023-02436-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269097v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of reef fishes during a submarine magnitude 5 earthquake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Magneville</w:t>
+                <w:t xml:space="preserve">The role of fish feces for nutrient cycling on coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Schiettekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Roncin</w:t>
+                <w:t xml:space="preserve">Simon Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Retailleau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Mercière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Degregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.4148⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248123v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐duration remote underwater videos reveal that grazing by fishes is highly variable through time and dominated by non‐indigenous species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Behavior of reef fishes during a submarine magnitude 5 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanos Dailianis</w:t>
+                <w:t xml:space="preserve">Fany Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigorios Skouradakis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (10), pp.e4148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rse2.311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecy.4148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858677v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invasive herbivorous fish (Siganus rivulatus) influences both benthic and planktonic microbes through defecation and nutrient excretion</w:t>
               </w:r>
@@ -2455,77 +2455,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesophotic reefs are not refugia for neither taxonomic nor functional diversity of reef fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Léo Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2570,2297 +2570,2297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking key human-environment theories to inform the sustainability of coral reefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long‐duration remote underwater videos reveal that grazing by fishes is highly variable through time and dominated by non‐indigenous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Cinner</w:t>
+                <w:t xml:space="preserve">Marie‐lou Leréec Le Bricquir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Zamborain-Mason</w:t>
+                <w:t xml:space="preserve">Thanos Dailianis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Maire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicholas A.J. Graham</w:t>
+                <w:t xml:space="preserve">Grigorios Skouradakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.04.055⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rse2.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798539v1</w:t>
+                <w:t xml:space="preserve">hal-03858677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking the biases: The choice of OTUs vs. ASVs in 16S rRNA amplicon data analysis has stronger effects on diversity measures than rarefaction and OTU identity threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Chiarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mccauley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin R. Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (2), pp.e0264443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0264443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift and homogenization of gut microbiome during invasion in marine fishes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thanos Dailianis</w:t>
+                <w:t xml:space="preserve">Linking key human-environment theories to inform the sustainability of coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Cinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Zamborain-Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hoey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A.J. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-022-00181-0⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (12), pp.2610-2620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.04.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691656v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining stereo‐video monitoring and physiological trials to estimate reef fish metabolic demands in the wild</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher J Fulton</w:t>
+                <w:t xml:space="preserve">Shift and homogenization of gut microbiome during invasion in marine fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Escalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Belmaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanos Dailianis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9084⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-022-00181-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798478v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar trait structure and vulnerability in pelagic fish faunas on two remote island systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining stereo‐video monitoring and physiological trials to estimate reef fish metabolic demands in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina M D Schiettekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeline Steinberg</w:t>
+                <w:t xml:space="preserve">Beverly French</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
+                <w:t xml:space="preserve">Simon J Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marques</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
+                <w:t xml:space="preserve">Christopher J Fulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-021-03998-6⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566643v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological trade-offs underpin coral reef ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Schiettekatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Barneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.701-708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41559-022-01710-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesophotic coral ecosystems of French Polynesia are hotspots of alpha and beta generic diversity for scleractinian assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pérez‐rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Pérez‐rosales</w:t>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Torda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.1391 - 1403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ddi.13549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An invasive herbivorous fish (Siganus rivulatus) influences both benthic and planktonic microbes through defecation and nutrient excretion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Clédassou</w:t>
+                <w:t xml:space="preserve">Similar trait structure and vulnerability in pelagic fish faunas on two remote island systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156207⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-021-03998-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273828v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mFD: an R package to compute and illustrate the multiple facets of functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecog.05904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary environment and historical legacy explain functional diversity of freshwater fishes in the world rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohuan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo A. Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurele Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FISHMORPH: A global database on morphological traits of freshwater fishes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guido Herrera-R</w:t>
+                <w:t xml:space="preserve">An invasive herbivorous fish (Siganus rivulatus) influences both benthic and planktonic microbes through defecation and nutrient excretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Escalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Belmaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Clédassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838, pp.156207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03754045v1</w:t>
+                <w:t xml:space="preserve">hal-05273828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation Cues Lead to Reduced Foraging of Invasive Siganus rivulatus in the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological Specialization Within a Carnivorous Fish Family Is Supported by a Herbivorous Microbiome Shaped by a Combination of Gut Traits and Specific Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Escalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphna Shapiro Goldberg</w:t>
+                <w:t xml:space="preserve">Raphael Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Rilov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Gradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, pp.678848. </w:t>
+              <w:t xml:space="preserve">, 2021, 8, pp.622883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.678848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.622883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413533v1</w:t>
+                <w:t xml:space="preserve">hal-03413506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral reef fishes reveal strong divergence in the prevalence of traits along the global diversity gradient</w:t>
+                <w:t xml:space="preserve">Trait similarity in reef fish faunas across the world’s oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Parravicini</w:t>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G. Bender</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rick Stuart-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Leprieur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pellissier</w:t>
+                <w:t xml:space="preserve">Graham Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.1712⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (12), pp.e2012318118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2012318118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475052v1</w:t>
+                <w:t xml:space="preserve">hal-03435832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait similarity in reef fish faunas across the world’s oceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coral reef fishes reveal strong divergence in the prevalence of traits along the global diversity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parravicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Mclean</w:t>
+                <w:t xml:space="preserve">M. G. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rick Stuart-Smith</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Auber</w:t>
+                <w:t xml:space="preserve">Fabien Leprieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Edgar</w:t>
+                <w:t xml:space="preserve">L. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (12), pp.e2012318118. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1961), pp.20211712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2012318118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.1712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435832v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Specialization Within a Carnivorous Fish Family Is Supported by a Herbivorous Microbiome Shaped by a Combination of Gut Traits and Specific Diet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Avouac</w:t>
+                <w:t xml:space="preserve">The dimensionality and structure of species trait spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Seguin</w:t>
+                <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gradel</w:t>
+                <w:t xml:space="preserve">Adam Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Allegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.622883⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (9), pp.1988-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413506v1</w:t>
+                <w:t xml:space="preserve">hal-03405358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dimensionality and structure of species trait spaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predation Cues Lead to Reduced Foraging of Invasive Siganus rivulatus in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Algar</w:t>
+                <w:t xml:space="preserve">Daphna Shapiro Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Allegra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gil Rilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Belmaker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (9), pp.1988-2009. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.678848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.678848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405358v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic underwater fish species classification with limited data using few-shot learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FISHMORPH: A global database on morphological traits of freshwater fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Villon</w:t>
+                <w:t xml:space="preserve">Nicolas Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohuan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corina Iovan</w:t>
+                <w:t xml:space="preserve">Aurèle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Guido Herrera-R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63, pp.101320. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.2330-2336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2021.101320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415715v1</w:t>
+                <w:t xml:space="preserve">hal-03754045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human impacts on global freshwater fish biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohuan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Logez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4868,51 +4868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengli Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 371 (6531), pp.835-838. </w:t>
@@ -4944,1761 +4944,1778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater robots provide similar fish biodiversity assessments as divers on coral reefs</w:t>
+                <w:t xml:space="preserve">Automatic underwater fish species classification with limited data using few-shot learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Maslin</w:t>
+                <w:t xml:space="preserve">Sébastien Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Louis</w:t>
+                <w:t xml:space="preserve">Corina Iovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rse2.209⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.101320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2021.101320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261663v1</w:t>
+                <w:t xml:space="preserve">hal-03415715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of environmental DNA in assessment of fish functional and phylogenetic diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marques</w:t>
+                <w:t xml:space="preserve">Phylogenetic conservatism drives nutrient dynamics of coral reef fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob E. Allgeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Castagne</w:t>
+                <w:t xml:space="preserve">Brian C. Weeks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Polanco Fernandez</w:t>
+                <w:t xml:space="preserve">Katrina S. Munsterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giomar Helena Borrero-Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
+                <w:t xml:space="preserve">Nina Wale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth J. Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.13802⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.5432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25528-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451172v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic conservatism drives nutrient dynamics of coral reef fishes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Underwater robots provide similar fish biodiversity assessments as divers on coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian C. Weeks</w:t>
+                <w:t xml:space="preserve">Mathilde Maslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrina S. Munsterman</w:t>
+                <w:t xml:space="preserve">Silvain Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Wale</w:t>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth J. Wenger</w:t>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.5432. </w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.567-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25528-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rse2.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451166v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Shift in the Enteric Bacteriome of Coral Reef Fish Following Climate-Driven Regime Shifts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of environmental DNA in assessment of fish functional and phylogenetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Paul Castagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina C Hicks</w:t>
+                <w:t xml:space="preserve">Andrea Polanco Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P W Robinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas a J Graham</w:t>
+                <w:t xml:space="preserve">Giomar Helena Borrero-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9081711⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415928v1</w:t>
+                <w:t xml:space="preserve">hal-03451172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting fisheries, ecosystem function, and biodiversity goals in a human-dominated world</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Zamborain-Mason</w:t>
+                <w:t xml:space="preserve">Microbial Shift in the Enteric Bacteriome of Coral Reef Fish Following Climate-Driven Regime Shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Gurney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Graham</w:t>
+                <w:t xml:space="preserve">Christina C Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aaron Macneil</w:t>
+                <w:t xml:space="preserve">James P W Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas a J Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aax9412⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9081711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090286v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological sorting of introduced freshwater fish species within and between donor realms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meeting fisheries, ecosystem function, and biodiversity goals in a human-dominated world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Cinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Zamborain-Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gurney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aaron Macneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6488), pp.307-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aax9412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03093245v1</w:t>
+                <w:t xml:space="preserve">hal-03090286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global database for metacommunity ecology, integrating species, traits, environment and space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darko Mijatovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Arlettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-019-0344-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient limitation, bioenergetics and stoichiometry: A new model to predict elemental fluxes mediated by fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina M D Schiettekatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego R Barneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob E Allgeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deron E Burkepile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (9), pp.1857-1869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.13618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global changes threaten functional and taxonomic diversity of insular species worldwide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Morphological sorting of introduced freshwater fish species within and between donor realms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohuan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Bellard</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (4), pp.402-414. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (5), pp.803-813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.13024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477847v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to control error rates in automated species identification with deep learning algorithms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global changes threaten functional and taxonomic diversity of insular species worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clara Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67573-7⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.402-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03002261v1</w:t>
+                <w:t xml:space="preserve">hal-02477847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global patterns and predictors of trophic position, body size and jaw size in fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Keller Kopf</w:t>
+                <w:t xml:space="preserve">A new method to control error rates in automated species identification with deep learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian D. L. Yen</w:t>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dale G. Nimmo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (2), pp.414--428. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67573-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413613v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03002261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional but vulnerable microbial diversity in coral reef animal surface microbiomes</w:t>
+                <w:t xml:space="preserve">Global patterns and predictors of trophic position, body size and jaw size in fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Chiarello</w:t>
+                <w:t xml:space="preserve">R. Keller Kopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Auguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
+                <w:t xml:space="preserve">Jian D. L. Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliott Sucré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dale G. Nimmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 287 (1927), pp.20200642. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.414--428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093105v1</w:t>
+                <w:t xml:space="preserve">hal-03413613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High intraspecific variability in morphology and diet in tropical stream fish communities</w:t>
+                <w:t xml:space="preserve">Exceptional but vulnerable microbial diversity in coral reef animal surface microbiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Resende Manna</w:t>
+                <w:t xml:space="preserve">Marlène Chiarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Villeger</w:t>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Ferreira Rezende</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elliott Sucré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eff.12425⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1927), pp.20200642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994129v1</w:t>
+                <w:t xml:space="preserve">hal-03093105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attribute-diversity approach to functional diversity, functional beta diversity, and related (dis)similarity measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chao</w:t>
+                <w:t xml:space="preserve">Chun-Huo Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.-Fang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6726,5622 +6743,5739 @@
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 89 (2), pp.UNSP e01343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecm.1343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity of freshwater fishes differs between realms, but morphologically extreme species are widespread</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">High intraspecific variability in morphology and diet in tropical stream fish communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Resende Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Ferreira Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12843⟩</w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eff.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439848v1</w:t>
+                <w:t xml:space="preserve">hal-01994129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for intraspecific diversity when examining relationships between non-native species and functional diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+                <w:t xml:space="preserve">Morphological diversity of freshwater fishes differs between realms, but morphologically extreme species are widespread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohuan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4311-3⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.211--221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993708v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in environmental response blur trait dynamics in classic statistical analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accounting for intraspecific diversity when examining relationships between non-native species and functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Auber</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-019-3602-5⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (1), pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4311-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099050v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species diversity and composition drive the aesthetic value of coral reef fish assemblages</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interspecific differences in environmental response blur trait dynamics in classic statistical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas a J Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Auber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-019-3602-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0703⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03090210v1</w:t>
+                <w:t xml:space="preserve">hal-03099050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish communities diverge in species but converge in traits over three decades of warming</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species diversity and composition drive the aesthetic value of coral reef fish assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Engelhard</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14785⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (11), pp.20190703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439731v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait structure and redundancy determine sensitivity to disturbance in marine fish communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Fish communities diverge in species but converge in traits over three decades of warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Engelhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (10), pp.3424-3437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14662⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 25 (11), pp.3972--3984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324196v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in the effect of fish on marine microbial plankton</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Argenty</w:t>
+                <w:t xml:space="preserve">Trait structure and redundancy determine sensitivity to disturbance in marine fish communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Carré</w:t>
+                <w:t xml:space="preserve">Peter Houk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01897⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (10), pp.3424-3437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105424v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-wide scan identifies fish species associated with coral reef services across the Indo-Pacific</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Villeger</w:t>
+                <w:t xml:space="preserve">Interspecific differences in the effect of fish on marine microbial plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas A. J. Graham</w:t>
+                <w:t xml:space="preserve">Jérémy Argenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew S. Hoey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joshua Cinner</w:t>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.1167⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (3), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002283v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin microbiome of coral reef fish is highly variable and driven by host phylogeny and diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
+                <w:t xml:space="preserve">Community-wide scan identifies fish species associated with coral reef services across the Indo-Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. J. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Hoey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Cinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0530-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1883), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.1167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002252v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity measures revealed impacts of non-native species and habitat degradation on species-poor freshwater fish assemblages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Confronting species aesthetics with ecological functions in coral reef fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carabeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.316⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29637-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826661v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of the multidimensional functional and the taxonomic approaches to study phytoplankton communities in three Mediterranean coastal lagoons of different trophic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leruste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leruste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">N. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Malet</w:t>
+                <w:t xml:space="preserve">R. de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 815 (1), pp.207--227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-018-3565-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Climate-Driven Functional Inversion of Connected Marine Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lindegren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Engelhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (22), pp.3654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2018.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting species aesthetics with ecological functions in coral reef fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
+                <w:t xml:space="preserve">Non-native species led to marked shifts in functional diversity of the world freshwater fish faunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carabeux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Villeger</w:t>
+                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29637-7⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (11), pp.1649-1659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346580v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-native species led to marked shifts in functional diversity of the world freshwater fish faunas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+                <w:t xml:space="preserve">Skin microbiome of coral reef fish is highly variable and driven by host phylogeny and diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Chiarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (11), pp.1649-1659. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0530-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002122v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the pathways of land use impacts on the functional structure of fish assemblages in Amazon streams</w:t>
+                <w:t xml:space="preserve">Functional diversity measures revealed impacts of non-native species and habitat degradation on species-poor freshwater fish assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael P. Leitao</w:t>
+                <w:t xml:space="preserve">Nicole Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jansen Zuanon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Martin Wilkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia G. Leal</w:t>
+                <w:t xml:space="preserve">Adolfo De Sostoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M. Hughes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Maceda-Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (1), pp.219--232. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 625, pp.861--871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.02845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826757v1</w:t>
+                <w:t xml:space="preserve">hal-01826661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional biodiversity loss along natural CO2 gradients</w:t>
+                <w:t xml:space="preserve">Disentangling the pathways of land use impacts on the functional structure of fish assemblages in Amazon streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Teixido</w:t>
+                <w:t xml:space="preserve">Rafael P. Leitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Gambi</w:t>
+                <w:t xml:space="preserve">Jansen Zuanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriano Parravacini</w:t>
+                <w:t xml:space="preserve">Cecilia G. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristy Kroeker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fiorenza Micheli</w:t>
+                <w:t xml:space="preserve">Robert M. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07592-1⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.219--232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994135v1</w:t>
+                <w:t xml:space="preserve">hal-01826757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep learning method for accurate and fast identification of coral reef fishes in underwater images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
+                <w:t xml:space="preserve">Functional biodiversity loss along natural CO2 gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Teixido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Darling</w:t>
+                <w:t xml:space="preserve">Maria Cristina Gambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriano Parravacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Kroeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.09.007⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07592-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01884005v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional rarity of coral reef fishes at the global scale: Hotspots and challenges for conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Deep learning method for accurate and fast identification of coral reef fishes in underwater images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline M. Tucker</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.238-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.08.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02002180v1</w:t>
+                <w:t xml:space="preserve">lirmm-01884005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical, environmental and anthropogenic determinants of global patterns in bird taxonomic and trait turnover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
+                <w:t xml:space="preserve">Functional rarity of coral reef fishes at the global scale: Hotspots and challenges for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grenié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Daniel Kissling</w:t>
+                <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Tsirogiannis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
+                <w:t xml:space="preserve">Caroline M. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12629⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.288-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932915v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographical region and environmental conditions drive functional traits of estuarine fish assemblages worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Henriques</w:t>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guilhaumon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Sandra Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (4), pp.752--771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/faf.12203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captive bottlenose dolphins and killer whales harbor a species-specific skin microbiota that varies among individuals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biogeographical, environmental and anthropogenic determinants of global patterns in bird taxonomic and trait turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagan H. Sekercioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Daniel Kissling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Tsirogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15220-z⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.1190-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929494v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the risks of using dendrograms to measure functional diversity and multidimensional spaces to measure phylogenetic diversity: a comment on Sobral et al . (2016)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Captive bottlenose dolphins and killer whales harbor a species-specific skin microbiota that varies among individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chiarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leprieur</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12750⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15220-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928114v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare Incognitum: A Glimpse into Future Plankton Diversity and Ecology Research</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the risks of using dendrograms to measure functional diversity and multidimensional spaces to measure phylogenetic diversity: a comment on Sobral et al . (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leprieur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.68. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.554--557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.12750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545318v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional ecology of fish: current approaches and future challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mare Incognitum: A Glimpse into Future Plankton Diversity and Ecology Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofil Nakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-017-0546-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932917v1</w:t>
+                <w:t xml:space="preserve">hal-01545318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare species contribute disproportionately to the functional structure of species assemblages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Functional ecology of fish: current approaches and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen E. Williams</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Baraloto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maud Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0084⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (4), pp.783--801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-017-0546-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532639v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected high vulnerability of functions in wilderness areas: evidence from coral reef fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
+                <w:t xml:space="preserve">Taxonomic and functional diversity increase the aesthetic value of coralligenous reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vigliola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Graham</w:t>
+                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Wantiez</w:t>
+                <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriano Parravicini</w:t>
+                <w:t xml:space="preserve">Fabrice Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 283 (1844), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep34229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926552v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional diversity increase the aesthetic value of coralligenous reefs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected high vulnerability of functions in wilderness areas: evidence from coral reef fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Raymond</w:t>
+                <w:t xml:space="preserve">Laurent Vigliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Hoff</w:t>
+                <w:t xml:space="preserve">Laurent Wantiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriano Parravicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep34229⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1844), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104012v1</w:t>
+                <w:t xml:space="preserve">hal-01926552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping biodiversity in three-dimensions challenges marine conservation strategies: The example of coralligenous assemblages in North-Western Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare species contribute disproportionately to the functional structure of species assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Holon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rafael P. Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jansen Zuanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boissery</w:t>
+                <w:t xml:space="preserve">Stephen E. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.062⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1828), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444069v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global functional diversity of freshwater fish is concentrated in the Neotropics while functional vulnerability is widespread</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping biodiversity in three-dimensions challenges marine conservation strategies: The example of coralligenous assemblages in North-Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggeliki Doxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Holon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boissery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep22125⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.1042--1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926535v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide freshwater fish homogenization is driven by a few widespread non-native species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Global functional diversity of freshwater fish is concentrated in the Neotropics while functional vulnerability is widespread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-016-1067-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.22125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep22125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926453v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased taxonomic and functional similarity does not increase the trophic similarity of communities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Worldwide freshwater fish homogenization is driven by a few widespread non-native species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.1295 - 1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-016-1067-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.12384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01923719v1</w:t>
+                <w:t xml:space="preserve">hal-01926453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the multiple facets of isotopic diversity: New metrics for stable isotope ecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Increased taxonomic and functional similarity does not increase the trophic similarity of communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Strecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.46 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01919375v1</w:t>
+                <w:t xml:space="preserve">hal-01923719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From current distinctiveness to future homogenization of the world's freshwater fish faunas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coral-associated viruses and bacteria in the Ha Long Bay, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thuoc Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Viet Ha Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12242⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76 (2), pp.149 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841305v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral-associated viruses and bacteria in the Ha Long Bay, Vietnam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+                <w:t xml:space="preserve">Combinations of biological attributes predict temporal dynamics of fish species in response to environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramos-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01775⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.147--156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921797v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many dimensions are needed to accurately assess functional diversity? A pragmatic approach for assessing the quality of functional spaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High diversity of skin-associated bacterial communities of marine fishes is promoted by their high variability among body parts, individuals and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chiarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12299⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiv061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01919339v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of biological attributes predict temporal dynamics of fish species in response to environmental changes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the multiple facets of isotopic diversity: New metrics for stable isotope ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48, pp.147--156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.07.038⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 56, pp.152 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840060v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High diversity of skin-associated bacterial communities of marine fishes is promoted by their high variability among body parts, individuals and species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From current distinctiveness to future homogenization of the world's freshwater fish faunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiv061⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.223 - 235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841505v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-native species modify the isotopic structure of freshwater fish communities across the globe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Boulêtreau</w:t>
+                <w:t xml:space="preserve">How many dimensions are needed to accurately assess functional diversity? A pragmatic approach for assessing the quality of functional spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.01348⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.728 - 740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921807v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in the taxonomic and functional diversity of fish communities in shallow Chinese lakes: the effects of river-lake connections and aquaculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-native species modify the isotopic structure of freshwater fish communities across the globe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sagouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+                <w:t xml:space="preserve">J. Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Loot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">S. Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanglin Zhang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Santoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.2418⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (10), pp.979 - 985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.01348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02965442v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a loss of functional diversity in stream fish assemblages under climate change</w:t>
+                <w:t xml:space="preserve">Temporal changes in the taxonomic and functional diversity of fish communities in shallow Chinese lakes: the effects of river-lake connections and aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Buisson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lin Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Laffaille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanglin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 19, pp. 387-400. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.12056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956411v1</w:t>
+                <w:t xml:space="preserve">hal-02965442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal Aggregations of Giant Alien Freshwater Fish as a Potential Biogeochemical Hotspot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Toward a loss of functional diversity in stream fish assemblages under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Santoul</w:t>
+                <w:t xml:space="preserve">Julie Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025732⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 19, pp. 387-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912411v1</w:t>
+                <w:t xml:space="preserve">hal-00956411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining and measuring ecological specialization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanne Clavel</w:t>
+                <w:t xml:space="preserve">Colossal Aggregations of Giant Alien Freshwater Fish as a Potential Biogeochemical Hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Julliard</w:t>
+                <w:t xml:space="preserve">S. Mastrorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Santoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (1), pp.15-25. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2009.01744.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939500v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Defining and measuring ecological specialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Devictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (1), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2009.01744.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New multidimensional functional diversity indices for a multifaceted framework in functional ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.W.H. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (8), pp.2290-2301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/07-1206.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId449"/>
+      <w:footerReference w:type="default" r:id="rId455"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12488,51 +12622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fleur&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Planolles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Juan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Casal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107351" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hautecoeur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Seguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002773" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barroil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.06.078" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04431971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dedieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Flandrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bejarano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.09.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Brissaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10606" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinger Lucie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.06.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Teixid&#243;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia de Vittor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-023-02436-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04104169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gimenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12621" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schiettekatte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Casey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brandl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merci&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Degregori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09914" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Milhau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.391" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Roncin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4148" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lou Ler&#233;ec Le Bricquir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Skouradakis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.311" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belmaker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;dassou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03860627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bozec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji L&#233;o Kawahara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02311-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zamborain-Mason" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hoey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Chiarello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccauley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Jackson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264443" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03691656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-022-00181-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina M D Schiettekatte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Conte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly French" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Brandl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fulton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9084" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03637887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barneche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01710-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez&#8208;rosales" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Torda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13549" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273828v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05904" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622229v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohuan Su" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Tedesco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Toussaint" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brosse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13455" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Herrera-R" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13395" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Shapiro Goldberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rilov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.678848" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parravicini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Bender" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellissier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1712" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Stuart-Smith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Edgar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012318118" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gradel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.622883" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Algar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Allegra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13778" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101320" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Tao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3369" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.209" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fernandez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-Perez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13802" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451166v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E. Allgeier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Weeks" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina S. Munsterman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth J. Wenger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25528-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03415928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C Hicks" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P W Robinson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas a J Graham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081711" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090286v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gurney" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9412" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093245v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13054" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03013820v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Barneche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Allgeier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deron E Burkepile" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13618" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477847v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002261v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67573-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413613v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keller Kopf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian D. L. Yen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale G. Nimmo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13227" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093105v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chiarello" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucr&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0642" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994129v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Resende Manna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villeger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira Rezende" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Mazzoni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12425" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403272v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chao" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Huo Chiu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-Fang Sun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1343" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439848v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12843" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993708v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4311-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099050v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3602-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090210v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillhaumon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0703" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439731v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Engelhard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14785" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324196v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Houk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14662" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105424v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Argenty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01897" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002283v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. J. Graham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Hoey" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1167" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002252v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0530-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826661v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilkes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo De Sostoa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maceda-Veiga" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.316" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826660v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leruste" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3565-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994182v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.050" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02346580v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carabeux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29637-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002122v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13141" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826757v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. Leitao" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Zuanon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia G. Leal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hughes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02845" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994135v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Teixido" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Gambi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravacini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Kroeker" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Micheli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07592-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884005v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.09.007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002180v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Tucker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.08.011" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932915v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan H. Sekercioglu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Tsirogiannis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Fisikopoulos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12629" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932910v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Henriques" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Amoroso" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fran&#231;a" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12203" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929494v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15220-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928114v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12750" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932917v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Vanni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-017-0546-z" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532639v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen E. Williams" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0084" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926552v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0128" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104012v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hoff" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34229" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444069v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.062" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926535v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vill&#233;ger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22125" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926453v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1067-8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923719v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pool" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Strecker" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12384" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919375v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.032" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841305v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12242" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921797v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Thu Pham" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuoc Chu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Viet Ha Bui" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01775" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919339v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12299" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTJ7FWH4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840060v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos-Miranda" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.038" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841505v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv061" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921807v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagouis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoul" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#234;treau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01348" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02965442v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cheng" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanglin Zhang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2418" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB600PVT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956411v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12056" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CB8E588762117D9FDB463EBC4C7D08E7183B9C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912411v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrorillo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025732" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939500v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2009.01744.x" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599021v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W.H. Mason" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-1206.1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Juan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Casal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107351" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fleur&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Planolles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327577" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hautecoeur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casajus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04431971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magneville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dedieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barroil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.06.078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Seguin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002773" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Flandrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bejarano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.09.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Brissaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10606" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinger Lucie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.06.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Teixid&#243;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia de Vittor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17105" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04104169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gimenez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12621" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Milhau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.391" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-023-02436-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schiettekatte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Casey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brandl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merci&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Degregori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09914" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Roncin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belmaker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;dassou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03860627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bozec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji L&#233;o Kawahara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02311-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858677v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lou Ler&#233;ec Le Bricquir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Skouradakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.311" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Chiarello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccauley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Jackson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264443" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zamborain-Mason" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hoey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.055" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03691656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-022-00181-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina M D Schiettekatte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Conte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly French" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Brandl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fulton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9084" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03637887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barneche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01710-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798538v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez&#8208;rosales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Torda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13549" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05904" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohuan Su" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Tedesco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Toussaint" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brosse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13455" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gradel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.622883" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Stuart-Smith" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Edgar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012318118" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parravicini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Bender" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellissier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1712" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Algar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Allegra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13778" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Shapiro Goldberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rilov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.678848" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Herrera-R" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13395" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Tao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3369" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415715v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101320" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E. Allgeier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Weeks" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina S. Munsterman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth J. Wenger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25528-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.209" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fernandez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-Perez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13802" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03415928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C Hicks" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P W Robinson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas a J Graham" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081711" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gurney" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9412" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03013820v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Barneche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Allgeier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deron E Burkepile" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13618" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13054" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13024" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67573-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413613v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keller Kopf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian D. L. Yen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale G. Nimmo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13227" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093105v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chiarello" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0642" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403272v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Huo Chiu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villeger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-Fang Sun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1343" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994129v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Resende Manna" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira Rezende" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Mazzoni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12425" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12843" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4311-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3602-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090210v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillhaumon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0703" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Engelhard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14785" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324196v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Houk" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14662" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105424v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Argenty" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01897" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002283v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. J. Graham" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Hoey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1167" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02346580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carabeux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29637-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826660v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leruste" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3565-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994182v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.050" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002122v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13141" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002252v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0530-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilkes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo De Sostoa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maceda-Veiga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.316" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826757v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. Leitao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Zuanon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia G. Leal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hughes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02845" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994135v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Teixido" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Gambi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravacini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Kroeker" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Micheli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07592-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884005v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.09.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002180v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Tucker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.08.011" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932910v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Henriques" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Amoroso" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fran&#231;a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12203" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932915v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan H. Sekercioglu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Tsirogiannis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Fisikopoulos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12629" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929494v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15220-z" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928114v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12750" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932917v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Vanni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-017-0546-z" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104012v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hoff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34229" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926552v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0128" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532639v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen E. Williams" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0084" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444069v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.062" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926535v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vill&#233;ger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22125" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926453v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1067-8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923719v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pool" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Strecker" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12384" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921797v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Thu Pham" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuoc Chu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Viet Ha Bui" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01775" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840060v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos-Miranda" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.038" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841505v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv061" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919375v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.032" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841305v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12242" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919339v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12299" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTJ7FWH4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagouis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoul" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#234;treau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01348" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02965442v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cheng" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanglin Zhang" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2418" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB600PVT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956411v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12056" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CB8E588762117D9FDB463EBC4C7D08E7183B9C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912411v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrorillo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025732" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939500v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2009.01744.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599021v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W.H. Mason" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-1206.1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>