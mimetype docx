--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -762,278 +762,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gigantic breeding colonies of a marine fish in the Mediterranean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated identification of invasive rabbitfishes in underwater images from the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Fleuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.06.078⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1), pp.e4073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754482v1</w:t>
+                <w:t xml:space="preserve">hal-04491791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated identification of invasive rabbitfishes in underwater images from the Mediterranean Sea</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gigantic breeding colonies of a marine fish in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Barroil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (1), pp.e4073. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (18), pp.R852-R853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.4073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.06.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491791v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the extinction risk of marine fish to inform global conservation priorities</w:t>
               </w:r>
@@ -1415,650 +1415,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refocusing the microbial rare biosphere concept through a functional lens</w:t>
+                <w:t xml:space="preserve">Functional changes across marine habitats due to ocean acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Litchman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Núria Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinger Lucie</w:t>
+                <w:t xml:space="preserve">Jérémy Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">Enric Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia de Vittor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2024.06.005⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.170105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666177v1</w:t>
+                <w:t xml:space="preserve">hal-04417178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional changes across marine habitats due to ocean acidification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refocusing the microbial rare biosphere concept through a functional lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Carlot</w:t>
+                <w:t xml:space="preserve">Elena Litchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Zinger Lucie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Ballesteros</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinzia de Vittor</w:t>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (1), pp.170105. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (10), pp.923-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.17105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2024.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417178v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocking practices shape the taxonomic and functional diversity of fish communities in gravel pit lakes</w:t>
+                <w:t xml:space="preserve">Inferring functional diversity from environmental DNA metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gimenez</w:t>
+                <w:t xml:space="preserve">Céline Condachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Milhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fme.12621⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), pp.934-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104169v1</w:t>
+                <w:t xml:space="preserve">hal-04269097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring functional diversity from environmental DNA metabarcoding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+                <w:t xml:space="preserve">Remote video surveys unveil the diurnal variability of trophic-based processes by fishes on coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.391⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.253-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-023-02436-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269097v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote video surveys unveil the diurnal variability of trophic-based processes by fishes on coral reefs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
+                <w:t xml:space="preserve">Stocking practices shape the taxonomic and functional diversity of fish communities in gravel pit lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.253-263. </w:t>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-023-02436-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fme.12621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645517v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of fish feces for nutrient cycling on coral reefs</w:t>
               </w:r>
@@ -2302,429 +2302,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An invasive herbivorous fish (Siganus rivulatus) influences both benthic and planktonic microbes through defecation and nutrient excretion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesophotic reefs are not refugia for neither taxonomic nor functional diversity of reef fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Escalas</w:t>
+                <w:t xml:space="preserve">Charles Le Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Avouac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valentin Clédassou</w:t>
+                <w:t xml:space="preserve">Seiji Léo Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156207⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-022-02311-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798650v1</w:t>
+                <w:t xml:space="preserve">hal-03860627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesophotic reefs are not refugia for neither taxonomic nor functional diversity of reef fishes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seiji Léo Kawahara</w:t>
+                <w:t xml:space="preserve">Long‐duration remote underwater videos reveal that grazing by fishes is highly variable through time and dominated by non‐indigenous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐lou Leréec Le Bricquir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanos Dailianis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios Skouradakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-022-02311-1⟩</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rse2.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860627v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐duration remote underwater videos reveal that grazing by fishes is highly variable through time and dominated by non‐indigenous species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Magneville</w:t>
+                <w:t xml:space="preserve">An invasive herbivorous fish (Siganus rivulatus) influences both benthic and planktonic microbes through defecation and nutrient excretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Escalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐lou Leréec Le Bricquir</w:t>
+                <w:t xml:space="preserve">Jonathan Belmaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanos Dailianis</w:t>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigorios Skouradakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
+                <w:t xml:space="preserve">Valentin Clédassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838 (3), pp.156207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rse2.311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858677v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking the biases: The choice of OTUs vs. ASVs in 16S rRNA amplicon data analysis has stronger effects on diversity measures than rarefaction and OTU identity threshold</w:t>
               </w:r>
@@ -2961,103 +2961,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift and homogenization of gut microbiome during invasion in marine fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Escalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Belmaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanos Dailianis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (1), pp.37. </w:t>
@@ -3223,1363 +3223,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological trade-offs underpin coral reef ecosystem functioning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesophotic coral ecosystems of French Polynesia are hotspots of alpha and beta generic diversity for scleractinian assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Graham</w:t>
+                <w:t xml:space="preserve">Gonzalo Pérez‐rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Barneche</w:t>
+                <w:t xml:space="preserve">Michel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Torda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-022-01710-5⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.1391 - 1403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637887v1</w:t>
+                <w:t xml:space="preserve">hal-03798538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesophotic coral ecosystems of French Polynesia are hotspots of alpha and beta generic diversity for scleractinian assemblages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similar trait structure and vulnerability in pelagic fish faunas on two remote island systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Madeline Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely Torda</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13549⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-021-03998-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798538v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar trait structure and vulnerability in pelagic fish faunas on two remote island systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marques</w:t>
+                <w:t xml:space="preserve">Biological trade-offs underpin coral reef ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Schiettekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brandl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
+                <w:t xml:space="preserve">Diego Barneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.701-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-021-03998-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-022-01710-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566643v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mFD: an R package to compute and illustrate the multiple facets of functional diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contemporary environment and historical legacy explain functional diversity of freshwater fishes in the world rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohuan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo A. Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurele Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.05904⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566638v1</w:t>
+                <w:t xml:space="preserve">hal-03622229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary environment and historical legacy explain functional diversity of freshwater fishes in the world rivers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">mFD: an R package to compute and illustrate the multiple facets of functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622229v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invasive herbivorous fish (Siganus rivulatus) influences both benthic and planktonic microbes through defecation and nutrient excretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Escalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Belmaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Clédassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 838, pp.156207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Specialization Within a Carnivorous Fish Family Is Supported by a Herbivorous Microbiome Shaped by a Combination of Gut Traits and Specific Diet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trait similarity in reef fish faunas across the world’s oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Seguin</w:t>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gradel</w:t>
+                <w:t xml:space="preserve">Rick Stuart-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.622883⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (12), pp.e2012318118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2012318118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413506v1</w:t>
+                <w:t xml:space="preserve">hal-03435832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait similarity in reef fish faunas across the world’s oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Mclean</w:t>
+                <w:t xml:space="preserve">The dimensionality and structure of species trait spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rick Stuart-Smith</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Auber</w:t>
+                <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Edgar</w:t>
+                <w:t xml:space="preserve">Adam Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Allegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2012318118⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (9), pp.1988-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435832v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral reef fishes reveal strong divergence in the prevalence of traits along the global diversity gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Parravicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leprieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 288 (1961), pp.20211712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2021.1712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dimensionality and structure of species trait spaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Grenié</w:t>
+                <w:t xml:space="preserve">Ecological Specialization Within a Carnivorous Fish Family Is Supported by a Herbivorous Microbiome Shaped by a Combination of Gut Traits and Specific Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Escalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Algar</w:t>
+                <w:t xml:space="preserve">Raphael Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Allegra</w:t>
+                <w:t xml:space="preserve">Antoine Gradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (9), pp.1988-2009. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.622883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.622883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405358v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predation Cues Lead to Reduced Foraging of Invasive Siganus rivulatus in the Mediterranean</w:t>
               </w:r>
@@ -4604,51 +4604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Rilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Belmaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.678848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4682,77 +4682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FISHMORPH: A global database on morphological traits of freshwater fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohuan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4816,51 +4816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human impacts on global freshwater fish biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohuan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Logez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5078,429 +5078,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic conservatism drives nutrient dynamics of coral reef fishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of environmental DNA in assessment of fish functional and phylogenetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob E. Allgeier</w:t>
+                <w:t xml:space="preserve">Paul Castagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian C. Weeks</w:t>
+                <w:t xml:space="preserve">Andrea Polanco Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrina S. Munsterman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Seth J. Wenger</w:t>
+                <w:t xml:space="preserve">Giomar Helena Borrero-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25528-0⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451166v1</w:t>
+                <w:t xml:space="preserve">hal-03451172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater robots provide similar fish biodiversity assessments as divers on coral reefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic conservatism drives nutrient dynamics of coral reef fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob E. Allgeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian C. Weeks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Maslin</w:t>
+                <w:t xml:space="preserve">Katrina S. Munsterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Louis</w:t>
+                <w:t xml:space="preserve">Nina Wale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Seth J. Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rse2.209⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.5432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25528-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261663v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of environmental DNA in assessment of fish functional and phylogenetic diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marques</w:t>
+                <w:t xml:space="preserve">Underwater robots provide similar fish biodiversity assessments as divers on coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Castagne</w:t>
+                <w:t xml:space="preserve">Silvain Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Polanco Fernandez</w:t>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giomar Helena Borrero-Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.567-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cobi.13802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rse2.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451172v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Shift in the Enteric Bacteriome of Coral Reef Fish Following Climate-Driven Regime Shifts</w:t>
               </w:r>
@@ -5614,489 +5614,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting fisheries, ecosystem function, and biodiversity goals in a human-dominated world</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Zamborain-Mason</w:t>
+                <w:t xml:space="preserve">Nutrient limitation, bioenergetics and stoichiometry: A new model to predict elemental fluxes mediated by fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina M D Schiettekatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Gurney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Graham</w:t>
+                <w:t xml:space="preserve">Diego R Barneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aaron Macneil</w:t>
+                <w:t xml:space="preserve">Jacob E Allgeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deron E Burkepile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aax9412⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (9), pp.1857-1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090286v1</w:t>
+                <w:t xml:space="preserve">hal-03013820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global database for metacommunity ecology, integrating species, traits, environment and space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darko Mijatovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Arlettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-019-0344-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient limitation, bioenergetics and stoichiometry: A new model to predict elemental fluxes mediated by fishes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Meeting fisheries, ecosystem function, and biodiversity goals in a human-dominated world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Cinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Zamborain-Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob E Allgeier</w:t>
+                <w:t xml:space="preserve">Georgina Gurney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deron E Burkepile</w:t>
+                <w:t xml:space="preserve">M. Aaron Macneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (9), pp.1857-1869. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6488), pp.307-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aax9412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013820v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological sorting of introduced freshwater fish species within and between donor realms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohuan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (5), pp.803-813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6420,51 +6420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian D. L. Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale G. Nimmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6537,51 +6537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chiarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6896,77 +6896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity of freshwater fishes differs between realms, but morphologically extreme species are widespread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohuan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (2), pp.211--221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7026,51 +7026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 189 (1), pp.171-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7104,51 +7104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific differences in environmental response blur trait dynamics in classic statistical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,51 +7247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species diversity and composition drive the aesthetic value of coral reef fish assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7362,697 +7362,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish communities diverge in species but converge in traits over three decades of warming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Interspecific differences in the effect of fish on marine microbial plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lindegren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Villeger</w:t>
+                <w:t xml:space="preserve">Eric Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Engelhard</w:t>
+                <w:t xml:space="preserve">Jérémy Argenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14785⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (3), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439731v1</w:t>
+                <w:t xml:space="preserve">hal-02105424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait structure and redundancy determine sensitivity to disturbance in marine fish communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Houk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (10), pp.3424-3437. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in the effect of fish on marine microbial plankton</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Argenty</w:t>
+                <w:t xml:space="preserve">Fish communities diverge in species but converge in traits over three decades of warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+                <w:t xml:space="preserve">Martin Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carré</w:t>
+                <w:t xml:space="preserve">Georg Engelhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 82 (3), pp.289-298. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (11), pp.3972--3984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105424v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-wide scan identifies fish species associated with coral reef services across the Indo-Pacific</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Villeger</w:t>
+                <w:t xml:space="preserve">Non-native species led to marked shifts in functional diversity of the world freshwater fish faunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas A. J. Graham</w:t>
+                <w:t xml:space="preserve">Olivier Beauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew S. Hoey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joshua Cinner</w:t>
+                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.1167⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (11), pp.1649-1659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002283v1</w:t>
+                <w:t xml:space="preserve">hal-02002122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting species aesthetics with ecological functions in coral reef fish</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
+                <w:t xml:space="preserve">A Climate-Driven Functional Inversion of Connected Marine Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Engelhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (22), pp.3654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29637-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346580v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of the multidimensional functional and the taxonomic approaches to study phytoplankton communities in three Mediterranean coastal lagoons of different trophic status</w:t>
               </w:r>
@@ -8162,295 +8162,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Climate-Driven Functional Inversion of Connected Marine Ecosystems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georg Engelhard</w:t>
+                <w:t xml:space="preserve">Confronting species aesthetics with ecological functions in coral reef fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carabeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.09.050⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29637-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994182v1</w:t>
+                <w:t xml:space="preserve">hal-02346580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-native species led to marked shifts in functional diversity of the world freshwater fish faunas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beauchard</w:t>
+                <w:t xml:space="preserve">Community-wide scan identifies fish species associated with coral reef services across the Indo-Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+                <w:t xml:space="preserve">Nicholas A. J. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+                <w:t xml:space="preserve">Andrew S. Hoey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Cinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (11), pp.1649-1659. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1883), </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.1167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002122v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin microbiome of coral reef fish is highly variable and driven by host phylogeny and diet</w:t>
               </w:r>
@@ -8475,51 +8475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8694,295 +8694,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the pathways of land use impacts on the functional structure of fish assemblages in Amazon streams</w:t>
+                <w:t xml:space="preserve">Functional biodiversity loss along natural CO2 gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael P. Leitao</w:t>
+                <w:t xml:space="preserve">Nuria Teixido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jansen Zuanon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Maria Cristina Gambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia G. Leal</w:t>
+                <w:t xml:space="preserve">Valeriano Parravacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M. Hughes</w:t>
+                <w:t xml:space="preserve">Kristy Kroeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.02845⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07592-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826757v1</w:t>
+                <w:t xml:space="preserve">hal-01994135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional biodiversity loss along natural CO2 gradients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the pathways of land use impacts on the functional structure of fish assemblages in Amazon streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Gambi</w:t>
+                <w:t xml:space="preserve">Rafael P. Leitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriano Parravacini</w:t>
+                <w:t xml:space="preserve">Jansen Zuanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristy Kroeker</w:t>
+                <w:t xml:space="preserve">Cecilia G. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiorenza Micheli</w:t>
+                <w:t xml:space="preserve">Robert M. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.219--232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07592-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994135v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep learning method for accurate and fast identification of coral reef fishes in underwater images</w:t>
               </w:r>
@@ -9102,51 +9102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional rarity of coral reef fishes at the global scale: Hotspots and challenges for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9230,529 +9230,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical region and environmental conditions drive functional traits of estuarine fish assemblages worldwide</w:t>
+                <w:t xml:space="preserve">Biogeographical, environmental and anthropogenic determinants of global patterns in bird taxonomic and trait turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Henriques</w:t>
+                <w:t xml:space="preserve">Cagan H. Sekercioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guilhaumon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Amoroso</w:t>
+                <w:t xml:space="preserve">W. Daniel Kissling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana França</w:t>
+                <w:t xml:space="preserve">Constantinos Tsirogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12203⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.1190-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932910v1</w:t>
+                <w:t xml:space="preserve">hal-01932915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical, environmental and anthropogenic determinants of global patterns in bird taxonomic and trait turnover</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeographical region and environmental conditions drive functional traits of estuarine fish assemblages worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
+                <w:t xml:space="preserve">Sofia Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Daniel Kissling</w:t>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Tsirogiannis</w:t>
+                <w:t xml:space="preserve">Sandra Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
+                <w:t xml:space="preserve">Susana França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (10), pp.1190-1200. </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (4), pp.752--771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.12629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.12203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932915v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captive bottlenose dolphins and killer whales harbor a species-specific skin microbiota that varies among individuals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the risks of using dendrograms to measure functional diversity and multidimensional spaces to measure phylogenetic diversity: a comment on Sobral et al . (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leprieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.554--557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15220-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.12750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929494v1</w:t>
+                <w:t xml:space="preserve">hal-01928114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the risks of using dendrograms to measure functional diversity and multidimensional spaces to measure phylogenetic diversity: a comment on Sobral et al . (2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Captive bottlenose dolphins and killer whales harbor a species-specific skin microbiota that varies among individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chiarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leprieur</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (4), pp.554--557. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15220-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928114v1</w:t>
+                <w:t xml:space="preserve">hal-01929494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare Incognitum: A Glimpse into Future Plankton Diversity and Ecology Research</w:t>
               </w:r>
@@ -9885,51 +9885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional ecology of fish: current approaches and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9996,338 +9996,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional diversity increase the aesthetic value of coralligenous reefs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected high vulnerability of functions in wilderness areas: evidence from coral reef fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Raymond</w:t>
+                <w:t xml:space="preserve">Laurent Vigliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Hoff</w:t>
+                <w:t xml:space="preserve">Laurent Wantiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriano Parravicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep34229⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1844), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104012v1</w:t>
+                <w:t xml:space="preserve">hal-01926552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected high vulnerability of functions in wilderness areas: evidence from coral reef fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
+                <w:t xml:space="preserve">Taxonomic and functional diversity increase the aesthetic value of coralligenous reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vigliola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Graham</w:t>
+                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Wantiez</w:t>
+                <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriano Parravicini</w:t>
+                <w:t xml:space="preserve">Fabrice Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 283 (1844), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep34229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926552v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare species contribute disproportionately to the functional structure of species assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael P. Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jansen Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10430,51 +10430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggeliki Doxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Holon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10564,51 +10564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10668,77 +10668,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide freshwater fish homogenization is driven by a few widespread non-native species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10798,51 +10798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased taxonomic and functional similarity does not increase the trophic similarity of communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10913,702 +10913,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral-associated viruses and bacteria in the Ha Long Bay, Vietnam</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High diversity of skin-associated bacterial communities of marine fishes is promoted by their high variability among body parts, individuals and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chiarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01775⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiv061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921797v1</w:t>
+                <w:t xml:space="preserve">hal-01841505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinations of biological attributes predict temporal dynamics of fish species in response to environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramos-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.147--156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High diversity of skin-associated bacterial communities of marine fishes is promoted by their high variability among body parts, individuals and species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Chiarello</w:t>
+                <w:t xml:space="preserve">Quantifying the multiple facets of isotopic diversity: New metrics for stable isotope ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiv061⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.152 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841505v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the multiple facets of isotopic diversity: New metrics for stable isotope ecology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From current distinctiveness to future homogenization of the world's freshwater fish faunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.032⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.223 - 235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919375v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From current distinctiveness to future homogenization of the world's freshwater fish faunas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Coral-associated viruses and bacteria in the Ha Long Bay, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thuoc Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Viet Ha Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (2), pp.223 - 235. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76 (2), pp.149 - 161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame01775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841305v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many dimensions are needed to accurately assess functional diversity? A pragmatic approach for assessing the quality of functional spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11810,51 +11810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal changes in the taxonomic and functional diversity of fish communities in shallow Chinese lakes: the effects of river-lake connections and aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11956,51 +11956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a loss of functional diversity in stream fish assemblages under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12098,51 +12098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colossal Aggregations of Giant Alien Freshwater Fish as a Potential Biogeochemical Hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12375,51 +12375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.W.H. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (8), pp.2290-2301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12622,51 +12622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Juan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Casal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107351" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fleur&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Planolles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327577" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hautecoeur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casajus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04431971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magneville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dedieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barroil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.06.078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Seguin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002773" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Flandrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bejarano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.09.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Brissaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10606" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinger Lucie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.06.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Teixid&#243;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia de Vittor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17105" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04104169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gimenez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12621" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Milhau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.391" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-023-02436-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schiettekatte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Casey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brandl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merci&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Degregori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09914" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Roncin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belmaker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;dassou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03860627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bozec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji L&#233;o Kawahara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02311-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858677v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lou Ler&#233;ec Le Bricquir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Skouradakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.311" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Chiarello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccauley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Jackson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264443" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zamborain-Mason" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hoey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.055" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03691656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-022-00181-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina M D Schiettekatte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Conte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly French" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Brandl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fulton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9084" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03637887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barneche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01710-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798538v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez&#8208;rosales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Torda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13549" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05904" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohuan Su" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Tedesco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Toussaint" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brosse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13455" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gradel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.622883" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Stuart-Smith" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Edgar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012318118" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parravicini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Bender" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellissier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1712" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Algar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Allegra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13778" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Shapiro Goldberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rilov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.678848" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Herrera-R" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13395" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Tao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3369" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415715v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101320" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E. Allgeier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Weeks" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina S. Munsterman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth J. Wenger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25528-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.209" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fernandez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-Perez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13802" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03415928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C Hicks" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P W Robinson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas a J Graham" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081711" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gurney" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9412" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03013820v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Barneche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Allgeier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deron E Burkepile" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13618" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13054" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13024" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67573-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413613v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keller Kopf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian D. L. Yen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale G. Nimmo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13227" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093105v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chiarello" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0642" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403272v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Huo Chiu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villeger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-Fang Sun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1343" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994129v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Resende Manna" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira Rezende" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Mazzoni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12425" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12843" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4311-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3602-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090210v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillhaumon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0703" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Engelhard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14785" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324196v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Houk" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14662" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105424v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Argenty" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01897" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002283v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. J. Graham" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Hoey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1167" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02346580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carabeux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29637-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826660v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leruste" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3565-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994182v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.050" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002122v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13141" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002252v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0530-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilkes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo De Sostoa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maceda-Veiga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.316" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826757v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. Leitao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Zuanon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia G. Leal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hughes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02845" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994135v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Teixido" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Gambi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravacini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Kroeker" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Micheli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07592-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884005v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.09.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002180v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Tucker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.08.011" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932910v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Henriques" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Amoroso" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fran&#231;a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12203" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932915v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan H. Sekercioglu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Tsirogiannis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Fisikopoulos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12629" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929494v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15220-z" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928114v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12750" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932917v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Vanni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-017-0546-z" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104012v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hoff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34229" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926552v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0128" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532639v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen E. Williams" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0084" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444069v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.062" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926535v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vill&#233;ger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22125" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926453v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1067-8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923719v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pool" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Strecker" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12384" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921797v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Thu Pham" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuoc Chu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Viet Ha Bui" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01775" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840060v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos-Miranda" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.038" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841505v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv061" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919375v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.032" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841305v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12242" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919339v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12299" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTJ7FWH4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagouis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoul" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#234;treau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01348" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02965442v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cheng" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanglin Zhang" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2418" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB600PVT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956411v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12056" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CB8E588762117D9FDB463EBC4C7D08E7183B9C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912411v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrorillo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025732" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939500v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2009.01744.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599021v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W.H. Mason" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-1206.1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Juan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Casal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107351" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fleur&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Planolles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327577" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hautecoeur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casajus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04431971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magneville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dedieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barroil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Faure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.06.078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Seguin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002773" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Flandrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bejarano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.09.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Brissaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10606" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Teixid&#243;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia de Vittor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinger Lucie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.06.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Milhau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645517v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-023-02436-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04104169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gimenez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12621" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schiettekatte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Casey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brandl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merci&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Degregori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09914" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Roncin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03860627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bozec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji L&#233;o Kawahara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02311-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lou Ler&#233;ec Le Bricquir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Skouradakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.311" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belmaker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;dassou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156207" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Chiarello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccauley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Jackson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264443" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zamborain-Mason" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hoey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.055" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03691656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-022-00181-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina M D Schiettekatte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Conte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly French" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Brandl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fulton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9084" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez&#8208;rosales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Torda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13549" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03637887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barneche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01710-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohuan Su" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Tedesco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Toussaint" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brosse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13455" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05904" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Stuart-Smith" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Edgar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012318118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Algar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Allegra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13778" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parravicini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Bender" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellissier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1712" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413506v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gradel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.622883" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Shapiro Goldberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rilov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.678848" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Herrera-R" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13395" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Tao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3369" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415715v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101320" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451172v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fernandez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-Perez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13802" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451166v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E. Allgeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Weeks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina S. Munsterman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth J. Wenger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25528-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.209" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03415928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C Hicks" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P W Robinson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas a J Graham" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081711" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03013820v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Barneche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Allgeier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deron E Burkepile" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13618" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gurney" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9412" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13054" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13024" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67573-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413613v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keller Kopf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian D. L. Yen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale G. Nimmo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13227" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093105v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chiarello" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0642" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403272v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Huo Chiu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villeger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-Fang Sun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1343" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994129v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Resende Manna" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira Rezende" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Mazzoni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12425" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12843" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4311-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3602-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090210v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillhaumon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0703" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105424v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Argenty" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01897" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324196v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Houk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14662" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439731v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Engelhard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14785" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002122v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13141" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994182v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.050" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826660v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leruste" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3565-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02346580v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carabeux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29637-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002283v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. J. Graham" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Hoey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1167" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002252v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0530-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilkes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo De Sostoa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maceda-Veiga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.316" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994135v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Teixido" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Gambi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravacini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Kroeker" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Micheli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07592-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826757v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. Leitao" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Zuanon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia G. Leal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hughes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02845" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884005v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.09.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002180v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Tucker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.08.011" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932915v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan H. Sekercioglu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Tsirogiannis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Fisikopoulos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12629" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932910v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Henriques" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Amoroso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fran&#231;a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12203" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928114v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12750" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929494v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15220-z" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932917v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Vanni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-017-0546-z" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926552v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0128" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104012v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hoff" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34229" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532639v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen E. Williams" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0084" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444069v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.062" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926535v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vill&#233;ger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22125" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926453v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1067-8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923719v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pool" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Strecker" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12384" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841505v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv061" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840060v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos-Miranda" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.038" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919375v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.032" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841305v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12242" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921797v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Thu Pham" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuoc Chu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Viet Ha Bui" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01775" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919339v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12299" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTJ7FWH4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagouis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoul" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#234;treau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01348" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02965442v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cheng" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanglin Zhang" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2418" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB600PVT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956411v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12056" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CB8E588762117D9FDB463EBC4C7D08E7183B9C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912411v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrorillo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025732" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939500v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2009.01744.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599021v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W.H. Mason" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-1206.1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>