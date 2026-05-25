--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity mediates the effects of socio-environmental factors on coastal fish biomass: a structural equation modeling approach in three ecoregions</w:t>
+                <w:t xml:space="preserve">Impact of deep learning and post-processing algorithms performances on biodiversity metrics assessed on videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Valentine Fleuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia De Juan</w:t>
+                <w:t xml:space="preserve">Kévin Planolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan Trégarot</w:t>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 210, pp.107351. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0327577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195818v1</w:t>
+                <w:t xml:space="preserve">hal-05349100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of deep learning and post-processing algorithms performances on biodiversity metrics assessed on videos</w:t>
+                <w:t xml:space="preserve">Biodiversity mediates the effects of socio-environmental factors on coastal fish biomass: a structural equation modeling approach in three ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Fleuré</w:t>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Planolles</w:t>
+                <w:t xml:space="preserve">Silvia De Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
+                <w:t xml:space="preserve">Ewan Trégarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mulot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gema Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0327577. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.107351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349100v1</w:t>
+                <w:t xml:space="preserve">hal-05195818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity shapes the stability of reef fish biomass under global change</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -632,624 +632,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting benefits of protection level on diversity facets in a sea of temporal scarcity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring the extinction risk of marine fish to inform global conservation priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Magneville</w:t>
+                <w:t xml:space="preserve">Laure Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Dedieu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.4062⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (8), pp.e3002773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431971v1</w:t>
+                <w:t xml:space="preserve">hal-04689827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated identification of invasive rabbitfishes in underwater images from the Mediterranean Sea</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gigantic breeding colonies of a marine fish in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Barroil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (18), pp.R852-R853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.06.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.4073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04491791v1</w:t>
+                <w:t xml:space="preserve">hal-04754482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gigantic breeding colonies of a marine fish in the Mediterranean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated identification of invasive rabbitfishes in underwater images from the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Fleuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1), pp.e4073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.06.078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04754482v1</w:t>
+                <w:t xml:space="preserve">hal-04491791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the extinction risk of marine fish to inform global conservation priorities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting benefits of protection level on diversity facets in a sea of temporal scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (8), pp.e3002773. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689827v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish communities can simultaneously contribute to nature and people across the world's tropical reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bejarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (10), pp.1772-1785. </w:t>
@@ -1287,103 +1287,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework for estimating abundance of animals using a network of cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Fleuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (4), pp.268-280. </w:t>
@@ -1568,51 +1568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refocusing the microbial rare biosphere concept through a functional lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Litchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinger Lucie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1683,598 +1683,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring functional diversity from environmental DNA metabarcoding</w:t>
+                <w:t xml:space="preserve">Stocking practices shape the taxonomic and functional diversity of fish communities in gravel pit lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Condachou</w:t>
+                <w:t xml:space="preserve">Marie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Milhau</w:t>
+                <w:t xml:space="preserve">Gaël Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.391⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fme.12621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269097v1</w:t>
+                <w:t xml:space="preserve">hal-04104169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote video surveys unveil the diurnal variability of trophic-based processes by fishes on coral reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (2), pp.253-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00338-023-02436-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocking practices shape the taxonomic and functional diversity of fish communities in gravel pit lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of fish feces for nutrient cycling on coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Schiettekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Jordan Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Grenouillet</w:t>
+                <w:t xml:space="preserve">Simon Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Mercière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Degregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fme.12621⟩</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104169v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fish feces for nutrient cycling on coral reefs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring functional diversity from environmental DNA metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Casey</w:t>
+                <w:t xml:space="preserve">Céline Condachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Brandl</w:t>
+                <w:t xml:space="preserve">Tristan Milhau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mercière</w:t>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Degregori</w:t>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), pp.934-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.09914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/edn3.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163907v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of reef fishes during a submarine magnitude 5 earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104 (10), pp.e4148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2302,429 +2302,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesophotic reefs are not refugia for neither taxonomic nor functional diversity of reef fishes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An invasive herbivorous fish (Siganus rivulatus) influences both benthic and planktonic microbes through defecation and nutrient excretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Le Bozec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Gimenez</w:t>
+                <w:t xml:space="preserve">Arthur Escalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiji Léo Kawahara</w:t>
+                <w:t xml:space="preserve">Amandine Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Belmaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Clédassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-022-02311-1⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838 (3), pp.156207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860627v1</w:t>
+                <w:t xml:space="preserve">hal-03798650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long‐duration remote underwater videos reveal that grazing by fishes is highly variable through time and dominated by non‐indigenous species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐lou Leréec Le Bricquir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanos Dailianis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Skouradakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rse2.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An invasive herbivorous fish (Siganus rivulatus) influences both benthic and planktonic microbes through defecation and nutrient excretion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Belmaker</w:t>
+                <w:t xml:space="preserve">Mesophotic reefs are not refugia for neither taxonomic nor functional diversity of reef fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+                <w:t xml:space="preserve">Charles Le Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Clédassou</w:t>
+                <w:t xml:space="preserve">Seiji Léo Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 838 (3), pp.156207. </w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00338-022-02311-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798650v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking the biases: The choice of OTUs vs. ASVs in 16S rRNA amplicon data analysis has stronger effects on diversity measures than rarefaction and OTU identity threshold</w:t>
               </w:r>
@@ -2736,51 +2736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Chiarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Mccauley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin R. Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2955,619 +2955,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift and homogenization of gut microbiome during invasion in marine fishes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thanos Dailianis</w:t>
+                <w:t xml:space="preserve">Combining stereo‐video monitoring and physiological trials to estimate reef fish metabolic demands in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina M D Schiettekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverly French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J Brandl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Fulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-022-00181-0⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691656v1</w:t>
+                <w:t xml:space="preserve">hal-03798478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining stereo‐video monitoring and physiological trials to estimate reef fish metabolic demands in the wild</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher J Fulton</w:t>
+                <w:t xml:space="preserve">Shift and homogenization of gut microbiome during invasion in marine fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Escalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Belmaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanos Dailianis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-022-00181-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798478v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesophotic coral ecosystems of French Polynesia are hotspots of alpha and beta generic diversity for scleractinian assemblages</w:t>
+                <w:t xml:space="preserve">Similar trait structure and vulnerability in pelagic fish faunas on two remote island systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Pérez‐rosales</w:t>
+                <w:t xml:space="preserve">Madeline Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pichon</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely Torda</w:t>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13549⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-021-03998-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798538v1</w:t>
+                <w:t xml:space="preserve">hal-03566643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar trait structure and vulnerability in pelagic fish faunas on two remote island systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesophotic coral ecosystems of French Polynesia are hotspots of alpha and beta generic diversity for scleractinian assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
+                <w:t xml:space="preserve">Gonzalo Pérez‐rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marques</w:t>
+                <w:t xml:space="preserve">Michel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
+                <w:t xml:space="preserve">Gergely Torda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.1391 - 1403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-021-03998-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566643v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological trade-offs underpin coral reef ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Schiettekatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,51 +3670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo A. Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurele Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3761,103 +3761,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mFD: an R package to compute and illustrate the multiple facets of functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (1), </w:t>
@@ -3895,942 +3895,942 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invasive herbivorous fish (Siganus rivulatus) influences both benthic and planktonic microbes through defecation and nutrient excretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Escalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Belmaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Clédassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 838, pp.156207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait similarity in reef fish faunas across the world’s oceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FISHMORPH: A global database on morphological traits of freshwater fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Mclean</w:t>
+                <w:t xml:space="preserve">Nicolas Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohuan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rick Stuart-Smith</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Auber</w:t>
+                <w:t xml:space="preserve">Aurèle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Edgar</w:t>
+                <w:t xml:space="preserve">Guido Herrera-R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (12), pp.e2012318118. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.2330-2336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2012318118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435832v1</w:t>
+                <w:t xml:space="preserve">hal-03754045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dimensionality and structure of species trait spaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predation Cues Lead to Reduced Foraging of Invasive Siganus rivulatus in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Grenié</w:t>
+                <w:t xml:space="preserve">Daphna Shapiro Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Algar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gil Rilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Belmaker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13778⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.678848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.678848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405358v1</w:t>
+                <w:t xml:space="preserve">hal-03413533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral reef fishes reveal strong divergence in the prevalence of traits along the global diversity gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trait similarity in reef fish faunas across the world’s oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Parravicini</w:t>
+                <w:t xml:space="preserve">Rick Stuart-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G. Bender</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Pellissier</w:t>
+                <w:t xml:space="preserve">Graham Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.1712⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (12), pp.e2012318118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2012318118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475052v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Specialization Within a Carnivorous Fish Family Is Supported by a Herbivorous Microbiome Shaped by a Combination of Gut Traits and Specific Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Escalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.622883. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2021.622883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation Cues Lead to Reduced Foraging of Invasive Siganus rivulatus in the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dimensionality and structure of species trait spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grenié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphna Shapiro Goldberg</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michele Allegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.678848⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (9), pp.1988-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413533v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FISHMORPH: A global database on morphological traits of freshwater fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+                <w:t xml:space="preserve">Coral reef fishes reveal strong divergence in the prevalence of traits along the global diversity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parravicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Charpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guohuan Su</w:t>
+                <w:t xml:space="preserve">M. G. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurèle Toussaint</w:t>
+                <w:t xml:space="preserve">Fabien Leprieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Herrera-R</w:t>
+                <w:t xml:space="preserve">L. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (12), pp.2330-2336. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1961), pp.20211712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.1712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754045v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human impacts on global freshwater fish biodiversity</w:t>
               </w:r>
@@ -4868,51 +4868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengli Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 371 (6531), pp.835-838. </w:t>
@@ -4989,64 +4989,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Iovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63, pp.101320. </w:t>
@@ -5078,472 +5078,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of environmental DNA in assessment of fish functional and phylogenetic diversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Underwater robots provide similar fish biodiversity assessments as divers on coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Castagne</w:t>
+                <w:t xml:space="preserve">Mathilde Maslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Polanco Fernandez</w:t>
+                <w:t xml:space="preserve">Silvain Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giomar Helena Borrero-Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.13802⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.567-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rse2.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451172v1</w:t>
+                <w:t xml:space="preserve">hal-03261663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic conservatism drives nutrient dynamics of coral reef fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob E. Allgeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian C. Weeks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrina S. Munsterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Wale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth J. Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.5432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-25528-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater robots provide similar fish biodiversity assessments as divers on coral reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maslin</w:t>
+                <w:t xml:space="preserve">Use of environmental DNA in assessment of fish functional and phylogenetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Louis</w:t>
+                <w:t xml:space="preserve">Paul Castagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+                <w:t xml:space="preserve">Andrea Polanco Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lapierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Giomar Helena Borrero-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7, pp.567-578. </w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rse2.209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261663v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Shift in the Enteric Bacteriome of Coral Reef Fish Following Climate-Driven Regime Shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina C Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5614,580 +5614,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient limitation, bioenergetics and stoichiometry: A new model to predict elemental fluxes mediated by fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina M D Schiettekatte</w:t>
+                <w:t xml:space="preserve">Meeting fisheries, ecosystem function, and biodiversity goals in a human-dominated world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Cinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Zamborain-Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego R Barneche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Georgina Gurney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob E Allgeier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deron E Burkepile</w:t>
+                <w:t xml:space="preserve">M. Aaron Macneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13618⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6488), pp.307-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aax9412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013820v1</w:t>
+                <w:t xml:space="preserve">hal-03090286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global database for metacommunity ecology, integrating species, traits, environment and space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological sorting of introduced freshwater fish species within and between donor realms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohuan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0344-7⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (5), pp.803-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02438887v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting fisheries, ecosystem function, and biodiversity goals in a human-dominated world</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Aaron Macneil</w:t>
+                <w:t xml:space="preserve">Nutrient limitation, bioenergetics and stoichiometry: A new model to predict elemental fluxes mediated by fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina M D Schiettekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego R Barneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob E Allgeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deron E Burkepile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aax9412⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (9), pp.1857-1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090286v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological sorting of introduced freshwater fish species within and between donor realms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A global database for metacommunity ecology, integrating species, traits, environment and space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darko Mijatovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Arlettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (5), pp.803-813. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0344-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03093245v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global changes threaten functional and taxonomic diversity of insular species worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6260,90 +6260,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to control error rates in automated species identification with deep learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
@@ -6420,64 +6420,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian D. L. Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale G. Nimmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (2), pp.414--428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6550,51 +6550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Sucré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6639,334 +6639,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attribute-diversity approach to functional diversity, functional beta diversity, and related (dis)similarity measures</w:t>
+                <w:t xml:space="preserve">High intraspecific variability in morphology and diet in tropical stream fish communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chao</w:t>
+                <w:t xml:space="preserve">Luisa Resende Manna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Huo Chiu</w:t>
+                <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Villeger</w:t>
+                <w:t xml:space="preserve">Carla Ferreira Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.-Fang Sun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosana Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecm.1343⟩</w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eff.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403272v1</w:t>
+                <w:t xml:space="preserve">hal-01994129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High intraspecific variability in morphology and diet in tropical stream fish communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An attribute-diversity approach to functional diversity, functional beta diversity, and related (dis)similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Resende Manna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Chun-Huo Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Ferreira Rezende</w:t>
+                <w:t xml:space="preserve">I.-Fang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana Mazzoni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Thorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (1), pp.41-52. </w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89 (2), pp.UNSP e01343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eff.12425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecm.1343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994129v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity of freshwater fishes differs between realms, but morphologically extreme species are widespread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohuan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (2), pp.211--221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7013,64 +7013,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for intraspecific diversity when examining relationships between non-native species and functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 189 (1), pp.171-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7098,321 +7098,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in environmental response blur trait dynamics in classic statistical analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Species diversity and composition drive the aesthetic value of coral reef fish assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-019-3602-5⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (11), pp.20190703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099050v1</w:t>
+                <w:t xml:space="preserve">hal-03090210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species diversity and composition drive the aesthetic value of coral reef fish assemblages</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interspecific differences in environmental response blur trait dynamics in classic statistical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas a J Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Auber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (11), pp.20190703. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-019-3602-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090210v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific differences in the effect of fish on marine microbial plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7496,1523 +7496,1523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait structure and redundancy determine sensitivity to disturbance in marine fish communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Fish communities diverge in species but converge in traits over three decades of warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Graham</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Houk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Martin Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Engelhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (10), pp.3424-3437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14662⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 25 (11), pp.3972--3984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324196v1</w:t>
+                <w:t xml:space="preserve">hal-02439731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish communities diverge in species but converge in traits over three decades of warming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Trait structure and redundancy determine sensitivity to disturbance in marine fish communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Houk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georg Engelhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (11), pp.3972--3984. </w:t>
+              <w:t xml:space="preserve">, 2019, 25 (10), pp.3424-3437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439731v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-native species led to marked shifts in functional diversity of the world freshwater fish faunas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charpin</w:t>
+                <w:t xml:space="preserve">Community-wide scan identifies fish species associated with coral reef services across the Indo-Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beauchard</w:t>
+                <w:t xml:space="preserve">Nicholas A. J. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+                <w:t xml:space="preserve">Andrew S. Hoey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Cinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13141⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1883), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.1167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002122v1</w:t>
+                <w:t xml:space="preserve">hal-02002283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Climate-Driven Functional Inversion of Connected Marine Ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Villeger</w:t>
+                <w:t xml:space="preserve">Skin microbiome of coral reef fish is highly variable and driven by host phylogeny and diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Chiarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (22), pp.3654. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.09.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0530-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994182v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of the multidimensional functional and the taxonomic approaches to study phytoplankton communities in three Mediterranean coastal lagoons of different trophic status</w:t>
+                <w:t xml:space="preserve">Functional diversity measures revealed impacts of non-native species and habitat degradation on species-poor freshwater fish assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leruste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Nicole Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Malet</w:t>
+                <w:t xml:space="preserve">Martin Wilkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. de Wit</w:t>
+                <w:t xml:space="preserve">Adolfo De Sostoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bec</w:t>
+                <w:t xml:space="preserve">Alberto Maceda-Veiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 815 (1), pp.207--227. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 625, pp.861--871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-018-3565-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826660v1</w:t>
+                <w:t xml:space="preserve">hal-01826661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting species aesthetics with ecological functions in coral reef fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
+                <w:t xml:space="preserve">Non-native species led to marked shifts in functional diversity of the world freshwater fish faunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carabeux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Villeger</w:t>
+                <w:t xml:space="preserve">Olivier Beauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29637-7⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (11), pp.1649-1659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346580v1</w:t>
+                <w:t xml:space="preserve">hal-02002122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-wide scan identifies fish species associated with coral reef services across the Indo-Pacific</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">A Climate-Driven Functional Inversion of Connected Marine Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Engelhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joshua Cinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 285 (1883), </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (22), pp.3654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.1167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002283v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin microbiome of coral reef fish is highly variable and driven by host phylogeny and diet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementarity of the multidimensional functional and the taxonomic approaches to study phytoplankton communities in three Mediterranean coastal lagoons of different trophic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Bettarel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Leruste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0530-4⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 815 (1), pp.207--227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-018-3565-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002252v1</w:t>
+                <w:t xml:space="preserve">hal-01826660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity measures revealed impacts of non-native species and habitat degradation on species-poor freshwater fish assemblages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Confronting species aesthetics with ecological functions in coral reef fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carabeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 625, pp.861--871. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29637-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826661v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional biodiversity loss along natural CO2 gradients</w:t>
+                <w:t xml:space="preserve">Disentangling the pathways of land use impacts on the functional structure of fish assemblages in Amazon streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Teixido</w:t>
+                <w:t xml:space="preserve">Rafael P. Leitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Gambi</w:t>
+                <w:t xml:space="preserve">Jansen Zuanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriano Parravacini</w:t>
+                <w:t xml:space="preserve">Cecilia G. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristy Kroeker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fiorenza Micheli</w:t>
+                <w:t xml:space="preserve">Robert M. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07592-1⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.219--232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994135v1</w:t>
+                <w:t xml:space="preserve">hal-01826757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the pathways of land use impacts on the functional structure of fish assemblages in Amazon streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional biodiversity loss along natural CO2 gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Teixido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael P. Leitao</w:t>
+                <w:t xml:space="preserve">Maria Cristina Gambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jansen Zuanon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Valeriano Parravacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia G. Leal</w:t>
+                <w:t xml:space="preserve">Kristy Kroeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M. Hughes</w:t>
+                <w:t xml:space="preserve">Fiorenza Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (1), pp.219--232. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.02845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07592-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826757v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep learning method for accurate and fast identification of coral reef fishes in underwater images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9102,77 +9102,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional rarity of coral reef fishes at the global scale: Hotspots and challenges for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9230,351 +9230,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical, environmental and anthropogenic determinants of global patterns in bird taxonomic and trait turnover</w:t>
+                <w:t xml:space="preserve">Biogeographical region and environmental conditions drive functional traits of estuarine fish assemblages worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cagan H. Sekercioglu</w:t>
+                <w:t xml:space="preserve">Sofia Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Daniel Kissling</w:t>
+                <w:t xml:space="preserve">Sandra Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Tsirogiannis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
+                <w:t xml:space="preserve">Susana França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12629⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (4), pp.752--771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932915v1</w:t>
+                <w:t xml:space="preserve">hal-01932910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical region and environmental conditions drive functional traits of estuarine fish assemblages worldwide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeographical, environmental and anthropogenic determinants of global patterns in bird taxonomic and trait turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagan H. Sekercioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Henriques</w:t>
+                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guilhaumon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">W. Daniel Kissling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Amoroso</w:t>
+                <w:t xml:space="preserve">Constantinos Tsirogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana França</w:t>
+                <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (4), pp.752--771. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.1190-1200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/faf.12203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.12629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932910v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the risks of using dendrograms to measure functional diversity and multidimensional spaces to measure phylogenetic diversity: a comment on Sobral et al . (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leprieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (4), pp.554--557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9621,90 +9621,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captive bottlenose dolphins and killer whales harbor a species-specific skin microbiota that varies among individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chiarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9790,51 +9790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofil Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.68. </w:t>
@@ -9872,90 +9872,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional ecology of fish: current approaches and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9996,429 +9996,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected high vulnerability of functions in wilderness areas: evidence from coral reef fishes</w:t>
+                <w:t xml:space="preserve">Rare species contribute disproportionately to the functional structure of species assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
+                <w:t xml:space="preserve">Rafael P. Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jansen Zuanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vigliola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Graham</w:t>
+                <w:t xml:space="preserve">Stephen E. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Wantiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valeriano Parravicini</w:t>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 283 (1844), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0128⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 283 (1828), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926552v1</w:t>
+                <w:t xml:space="preserve">hal-01532639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional diversity increase the aesthetic value of coralligenous reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
+                <w:t xml:space="preserve">Unexpected high vulnerability of functions in wilderness areas: evidence from coral reef fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Laurent Vigliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Raymond</w:t>
+                <w:t xml:space="preserve">Laurent Wantiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Hoff</w:t>
+                <w:t xml:space="preserve">Valeriano Parravicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1844), </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep34229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104012v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare species contribute disproportionately to the functional structure of species assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxonomic and functional diversity increase the aesthetic value of coralligenous reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael P. Leitão</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen E. Williams</w:t>
+                <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+                <w:t xml:space="preserve">Fabrice Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 283 (1828), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep34229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532639v1</w:t>
+                <w:t xml:space="preserve">hal-03104012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping biodiversity in three-dimensions challenges marine conservation strategies: The example of coralligenous assemblages in North-Western Mediterranean Sea</w:t>
               </w:r>
@@ -10430,64 +10430,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggeliki Doxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Holon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boissery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10538,77 +10538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global functional diversity of freshwater fish is concentrated in the Neotropics while functional vulnerability is widespread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10655,103 +10655,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide freshwater fish homogenization is driven by a few widespread non-native species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (5), pp.1295 - 1304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10798,77 +10798,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased taxonomic and functional similarity does not increase the trophic similarity of communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Strecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10913,775 +10913,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High diversity of skin-associated bacterial communities of marine fishes is promoted by their high variability among body parts, individuals and species</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coral-associated viruses and bacteria in the Ha Long Bay, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thuoc Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Viet Ha Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiv061⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76 (2), pp.149 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841505v1</w:t>
+                <w:t xml:space="preserve">hal-01921797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of biological attributes predict temporal dynamics of fish species in response to environmental changes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the multiple facets of isotopic diversity: New metrics for stable isotope ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48, pp.147--156. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 56, pp.152 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.07.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01840060v1</w:t>
+                <w:t xml:space="preserve">hal-01919375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the multiple facets of isotopic diversity: New metrics for stable isotope ecology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From current distinctiveness to future homogenization of the world's freshwater fish faunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.223 - 235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01919375v1</w:t>
+                <w:t xml:space="preserve">hal-01841305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From current distinctiveness to future homogenization of the world's freshwater fish faunas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How many dimensions are needed to accurately assess functional diversity? A pragmatic approach for assessing the quality of functional spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.728 - 740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01841305v1</w:t>
+                <w:t xml:space="preserve">hal-01919339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral-associated viruses and bacteria in the Ha Long Bay, Vietnam</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High diversity of skin-associated bacterial communities of marine fishes is promoted by their high variability among body parts, individuals and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chiarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01775⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiv061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921797v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many dimensions are needed to accurately assess functional diversity? A pragmatic approach for assessing the quality of functional spaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combinations of biological attributes predict temporal dynamics of fish species in response to environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramos-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12299⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.147--156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01919339v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-native species modify the isotopic structure of freshwater fish communities across the globe</w:t>
               </w:r>
@@ -11810,77 +11810,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal changes in the taxonomic and functional diversity of fish communities in shallow Chinese lakes: the effects of river-lake connections and aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanglin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11956,64 +11956,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a loss of functional diversity in stream fish assemblages under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12098,64 +12098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colossal Aggregations of Giant Alien Freshwater Fish as a Potential Biogeochemical Hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mastrorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12267,51 +12267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47 (1), pp.15-25. </w:t>
@@ -12375,51 +12375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.W.H. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (8), pp.2290-2301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12622,51 +12622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Juan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Casal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107351" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fleur&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Planolles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327577" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hautecoeur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casajus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04431971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magneville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dedieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barroil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Faure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.06.078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Seguin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002773" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Flandrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bejarano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.09.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Brissaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10606" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Teixid&#243;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia de Vittor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinger Lucie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.06.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Milhau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645517v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-023-02436-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04104169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gimenez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12621" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schiettekatte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Casey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brandl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merci&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Degregori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09914" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Roncin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03860627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bozec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji L&#233;o Kawahara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02311-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lou Ler&#233;ec Le Bricquir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Skouradakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.311" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belmaker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;dassou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156207" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Chiarello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccauley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Jackson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264443" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zamborain-Mason" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hoey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.055" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03691656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-022-00181-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina M D Schiettekatte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Conte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly French" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Brandl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fulton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9084" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez&#8208;rosales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Torda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13549" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03637887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barneche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01710-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohuan Su" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Tedesco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Toussaint" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brosse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13455" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05904" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Stuart-Smith" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Edgar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012318118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Algar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Allegra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13778" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parravicini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Bender" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellissier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1712" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413506v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gradel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.622883" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Shapiro Goldberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rilov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.678848" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Herrera-R" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13395" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Tao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3369" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415715v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101320" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451172v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fernandez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-Perez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13802" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451166v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E. Allgeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Weeks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina S. Munsterman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth J. Wenger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25528-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.209" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03415928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C Hicks" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P W Robinson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas a J Graham" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081711" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03013820v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Barneche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Allgeier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deron E Burkepile" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13618" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gurney" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9412" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13054" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13024" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67573-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413613v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keller Kopf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian D. L. Yen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale G. Nimmo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13227" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093105v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chiarello" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0642" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403272v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Huo Chiu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villeger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-Fang Sun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1343" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994129v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Resende Manna" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira Rezende" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Mazzoni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12425" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12843" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4311-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3602-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090210v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillhaumon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0703" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105424v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Argenty" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01897" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324196v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Houk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14662" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439731v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Engelhard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14785" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002122v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13141" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994182v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.050" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826660v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leruste" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3565-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02346580v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carabeux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29637-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002283v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. J. Graham" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Hoey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1167" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002252v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0530-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilkes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo De Sostoa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maceda-Veiga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.316" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994135v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Teixido" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Gambi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravacini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Kroeker" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Micheli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07592-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826757v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. Leitao" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Zuanon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia G. Leal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hughes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02845" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884005v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.09.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002180v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Tucker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.08.011" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932915v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan H. Sekercioglu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Tsirogiannis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Fisikopoulos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12629" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932910v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Henriques" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Amoroso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fran&#231;a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12203" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928114v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12750" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929494v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15220-z" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932917v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Vanni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-017-0546-z" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926552v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0128" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104012v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hoff" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34229" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532639v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen E. Williams" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0084" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444069v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.062" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926535v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vill&#233;ger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22125" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926453v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1067-8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923719v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pool" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Strecker" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12384" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841505v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv061" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840060v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos-Miranda" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.038" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919375v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.032" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841305v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12242" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921797v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Thu Pham" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuoc Chu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Viet Ha Bui" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01775" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919339v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12299" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTJ7FWH4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagouis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoul" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#234;treau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01348" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02965442v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cheng" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanglin Zhang" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2418" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB600PVT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956411v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12056" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CB8E588762117D9FDB463EBC4C7D08E7183B9C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912411v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrorillo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025732" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939500v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2009.01744.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599021v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W.H. Mason" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-1206.1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fleur&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Planolles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Juan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Casal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107351" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hautecoeur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casajus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002773" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barroil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.06.078" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magneville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04431971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dedieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Flandrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bejarano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.09.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Brissaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10606" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Teixid&#243;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia de Vittor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinger Lucie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.06.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04104169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gimenez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12621" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-023-02436-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schiettekatte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Casey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brandl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merci&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Degregori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09914" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Milhau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Roncin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belmaker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;dassou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lou Ler&#233;ec Le Bricquir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Skouradakis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.311" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03860627v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bozec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji L&#233;o Kawahara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02311-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Chiarello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccauley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Jackson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264443" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zamborain-Mason" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hoey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.055" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798478v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina M D Schiettekatte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Conte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly French" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Brandl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fulton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9084" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03691656v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-022-00181-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez&#8208;rosales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Torda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13549" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03637887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barneche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01710-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohuan Su" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Tedesco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Toussaint" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brosse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13455" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05904" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754045v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Herrera-R" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13395" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Shapiro Goldberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rilov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.678848" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Stuart-Smith" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Edgar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012318118" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gradel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.622883" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405358v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Algar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Allegra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13778" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475052v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parravicini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Bender" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellissier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1712" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Tao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3369" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415715v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101320" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.209" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451166v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E. Allgeier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Weeks" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina S. Munsterman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth J. Wenger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25528-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fernandez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-Perez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13802" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03415928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C Hicks" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P W Robinson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas a J Graham" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081711" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gurney" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9412" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093245v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13054" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03013820v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Barneche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Allgeier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deron E Burkepile" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13618" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13024" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67573-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413613v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keller Kopf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian D. L. Yen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale G. Nimmo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13227" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093105v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chiarello" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0642" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994129v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Resende Manna" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villeger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira Rezende" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Mazzoni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12425" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403272v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Huo Chiu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-Fang Sun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1343" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12843" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4311-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090210v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillhaumon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0703" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099050v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3602-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105424v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Argenty" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01897" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439731v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Engelhard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14785" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Houk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14662" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002283v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. J. Graham" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Hoey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1167" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002252v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0530-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826661v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wilkes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo De Sostoa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maceda-Veiga" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.316" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002122v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13141" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994182v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.050" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826660v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leruste" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3565-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02346580v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carabeux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29637-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826757v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. Leitao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Zuanon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia G. Leal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hughes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02845" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994135v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Teixido" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Gambi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravacini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Kroeker" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Micheli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07592-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884005v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.09.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002180v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Tucker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.08.011" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932910v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Henriques" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Amoroso" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fran&#231;a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12203" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932915v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan H. Sekercioglu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Tsirogiannis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Fisikopoulos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12629" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928114v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12750" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929494v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15220-z" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932917v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Vanni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-017-0546-z" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532639v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen E. Williams" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0084" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926552v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0128" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104012v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hoff" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34229" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444069v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.062" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926535v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vill&#233;ger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22125" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926453v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1067-8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923719v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pool" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Strecker" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12384" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921797v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Thu Pham" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuoc Chu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Viet Ha Bui" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01775" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919375v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.032" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841305v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12242" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919339v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12299" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTJ7FWH4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841505v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv061" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840060v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos-Miranda" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.038" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagouis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoul" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#234;treau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01348" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02965442v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cheng" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanglin Zhang" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2418" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB600PVT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956411v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12056" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CB8E588762117D9FDB463EBC4C7D08E7183B9C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912411v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrorillo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025732" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939500v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2009.01744.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599021v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W.H. Mason" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-1206.1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>