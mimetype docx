--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -468,278 +468,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Wear on the Recordability of Linear Enamel Hypoplasia: A Quantitative Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Standardized, Three‐Dimensional Cropping Protocol for Analyzing the Medial Epicondyle of the Humerus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ijk van Hattum</w:t>
+                <w:t xml:space="preserve">Elle Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Laforest</w:t>
+                <w:t xml:space="preserve">Floriane Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Polet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher Knüsel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 188 (3), pp.e70145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.70145⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 187 (4), pp.e70100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.70100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348072v1</w:t>
+                <w:t xml:space="preserve">hal-05226904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Standardized, Three‐Dimensional Cropping Protocol for Analyzing the Medial Epicondyle of the Humerus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Impact of Wear on the Recordability of Linear Enamel Hypoplasia: A Quantitative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ijk van Hattum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elle Liagre</w:t>
+                <w:t xml:space="preserve">Caroline Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Remy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+                <w:t xml:space="preserve">Caroline Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Knüsel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 187 (4), pp.e70100. </w:t>
+              <w:t xml:space="preserve">, 2025, 188 (3), pp.e70145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.70100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.70145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226904v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiproxy evidence highlights exceptional heterogeneous social status in the middle neolithic in Europe</w:t>
               </w:r>
@@ -1110,64 +1110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary sex estimation using morphological traits from the cranium and mandible: application to two Merovingian populations from Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1227,51 +1227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cranial Injury from the Earliest Gravettian at the Cro-Magnon Rock Shelter (Vézère Valley, Dordogne, southwest France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1448,51 +1448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of missing ordinal data: A comment on Wissler et al. (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 184 (2), pp.e24860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1872,51 +1872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cranial injury from the earliest Gravettian at the Cro-Magnon rock shelter (Vézère Valley, Dordogne, southwest France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,77 +2240,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the editor: Entheseal changes and estimation of adult age-at-death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 178 (2), pp.201-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2338,321 +2338,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l’épidémiologie passée et actuelle de la spondylolyse lombo-sacrée et son association avec la spina bifida occulta</w:t>
+                <w:t xml:space="preserve">Technical note: investigating activity-induced 3d hand entheseal variation in a documented South African sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Devos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
+                <w:t xml:space="preserve">Lucile Bousquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotios Alexandros Karakostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.10225⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-022-01677-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819906v1</w:t>
+                <w:t xml:space="preserve">hal-03859950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: investigating activity-induced 3d hand entheseal variation in a documented South African sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles données sur l’épidémiologie passée et actuelle de la spondylolyse lombo-sacrée et son association avec la spina bifida occulta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Bousquié</w:t>
+                <w:t xml:space="preserve">David Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fotios Alexandros Karakostis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (11), pp.213. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-022-01677-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.10225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859950v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of age on entheseal changes: A study of modifications at appendicular attachment sites in a large sample of identified human skeletons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2680,559 +2680,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to define humanity? A theoretical and empirical perspective</w:t>
+                <w:t xml:space="preserve">Describing Cro-Magnon: The femora, tibiae and fibulae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Maître</w:t>
+                <w:t xml:space="preserve">Erik Trinkaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Daver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+                <w:t xml:space="preserve">Vitale Sparacello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">Song Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.103418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.10434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857592v1</w:t>
+                <w:t xml:space="preserve">hal-03664139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing Cro-Magnon: The femora, tibiae and fibulae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeodemography and palaeopathology of Khartoum Mesolithic skeletal remains from Jebel Sabaloka in central Sudan: first insights from the site of Sphinx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Brukner Havelková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Trinkaus</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Petr Velemínský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Varadzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103418⟩</w:t>
+              <w:t xml:space="preserve">Journal of the National Museum (Prague), Natural History Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191 (1), pp.65-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37520/jnmpnhs.2022.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664139v1</w:t>
+                <w:t xml:space="preserve">hal-03921918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to define humanity? A theoretical and empirical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Le luyer</w:t>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.10434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621005v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeodemography and palaeopathology of Khartoum Mesolithic skeletal remains from Jebel Sabaloka in central Sudan: first insights from the site of Sphinx</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Velemínský</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ladislav Varadzin</w:t>
+                <w:t xml:space="preserve">Sélim Natahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the National Museum (Prague), Natural History Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 191 (1), pp.65-82. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37520/jnmpnhs.2022.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921918v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortuary behaviour and cultural practices in pre-colonial West Central Africa: new data from the Iroungou burial cave, Gabon</w:t>
               </w:r>
@@ -3352,51 +3352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling Cro-Magnon: The Pedal Remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Trinkaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,51 +3456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling Cro-Magnon: The dental and alveolar remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Trinkaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A Lacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3586,51 +3586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex mortuary dynamics in the Upper Paleolithic of the decorated Grotte de Cussac, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Trinkaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Schotsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3965,542 +3965,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling Cro-Magnon: The adult upper limb skeleton</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gravettian cranial morphology and human group affinities during the European Upper Palaeolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Samsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Vasilyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Klaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102475⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78841-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004059v1</w:t>
+                <w:t xml:space="preserve">halshs-03094609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravettian cranial morphology and human group affinities during the European Upper Palaeolithic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling Cro-Magnon: The adult upper limb skeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitale Sparacello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Trinkaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.102475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78841-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03094609v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cro-Magnon Babies: Morphology and Mortuary Implications of the Cro-Magnon Immature Remains</w:t>
+                <w:t xml:space="preserve">New insights on activity-related bone functional adaptations and alterations in Neolithic Liguria (northwestern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Partiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erik Trinkaus</w:t>
+                <w:t xml:space="preserve">A. Varalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Knüsel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+                <w:t xml:space="preserve">I. Dori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Sparacello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102257⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004125v1</w:t>
+                <w:t xml:space="preserve">hal-03007251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on activity-related bone functional adaptations and alterations in Neolithic Liguria (northwestern Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Varalli</w:t>
+                <w:t xml:space="preserve">The Cro-Magnon Babies: Morphology and Mortuary Implications of the Cro-Magnon Immature Remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Partiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Trinkaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V.S. Sparacello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.102257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007251v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using quadratic discriminant analysis for osteometric pair‐matching of long bone antimeres: An evaluation on modern and archaeological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4677,64 +4677,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External auditory exostoses among western Eurasian late Middle and Late Pleistocene humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Trinkaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Samsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4967,51 +4967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vercoutère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (1), pp.29-39. </w:t>
@@ -5049,51 +5049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throwing Activities Among Neolithic Populations from the Meuse River Basin (Belgium, 4500–2500 BC) with a Focus on Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Leunda Martiarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,51 +5664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External auditory exostoses and hearing loss in the Shanidar 1 Neandertal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Trinkaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5768,51 +5768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on the paleobiology of the Gravettian individual L2A from Cussac cave (Dordogne, France) through a virtual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Samsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5883,792 +5883,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paleobiology of two adult skeletons from Baousso da Torre (Bausu da Ture) (Liguria, Italy): Implications for Gravettian lifestyle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The new Coimbra method for recording entheseal changes and the effect of age-at-death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vitale Sparacello</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Wilczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3-4), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-017-0185-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266509v1</w:t>
+                <w:t xml:space="preserve">hal-02266521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données quantitatives en anthropologie biologique : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (3-4), pp.150-152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-017-0191-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new Coimbra method for recording entheseal changes and the effect of age-at-death</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The paleobiology of two adult skeletons from Baousso da Torre (Bausu da Ture) (Liguria, Italy): Implications for Gravettian lifestyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Wilczak</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Samsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitale Sparacello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (3-4), pp.140-149. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (4), pp.462-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-017-0185-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266521v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training and interobserver reliability in qualitative scoring of skeletal samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Wilczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Pany-Kucera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.69-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chronology of human and animal presence in the decorated and sepulchral cave of Cussac (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Genty</w:t>
+                <w:t xml:space="preserve">Patterns of humeral asymmetry among Late Pleistocene humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitale Sparacello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Shackelford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Trinkaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 432, pp.5-24. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5-6), pp.680-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009528v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of humeral asymmetry among Late Pleistocene humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+                <w:t xml:space="preserve">The chronology of human and animal presence in the decorated and sepulchral cave of Cussac (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Shackelford</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.09.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 432, pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266516v1</w:t>
+                <w:t xml:space="preserve">hal-02009528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Buisson-de-Cadouin, Grotte de Cussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6727,2042 +6739,2042 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2014, pp.238-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new &amp;quot;Coimbra method&amp;quot;: a biologically appropriate method for recording specific features of fibrocartilaginous entheseal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Pany-Kucera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Wilczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (5), pp.925-932. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réévaluation du sexe et de l'âge au décès du sujet azilien Le Peyrat 5, Saint-Rabier (Dordogne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Samsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, pp.213-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-016-0162-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External auditory exostoses and prehistoric aquatic resource procurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Knüsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.633-636. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (S1), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-015-0136-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new « Coimbra method » : A biologically appropriate method for recording specific features of fibrocartilaginous enthesal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Pany-Kucera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Wilczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (5), pp.925-932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of consensus: Terminology for entheseal changes (EC)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Several Infra-cranial Non-metric Variations in a Single Neolithic individual: A Common Genetic Underlying Predisposition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Alves Cardoso</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13, pp.49-55. </w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.1113 - 1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpp.2016.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oa.2522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266502v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several Infra-cranial Non-metric Variations in a Single Neolithic individual: A Common Genetic Underlying Predisposition?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In search of consensus: Terminology for entheseal changes (EC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Alves Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2522⟩</w:t>
+              <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpp.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01500545v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'enquête 2014 concernant la Société d'Anthropologie de Paris (SAP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude anthropologique d'une tombe collective du Néolithique final : la Grotte de la Porte A&amp;quot;ıve à Hotton (prov. De Luxembourg, BE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bourland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Warmenbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Marchal</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Polet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notae Praehistoricae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.95-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842625v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude anthropologique d'une tombe collective du Néolithique final : la Grotte de la Porte A&amp;quot;ıve à Hotton (prov. De Luxembourg, BE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Bourland</w:t>
+                <w:t xml:space="preserve">Présentation de l'enquête 2014 concernant la Société d'Anthropologie de Paris (SAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Warmenbol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Polet</w:t>
+                <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notae Praehistoricae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-015-0125-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842645v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of the Gravettian individual from Cussac Cave, Locus 2 (Dordogne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158 (4), pp.759-768. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.22831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude anthropologique des vestiges humains récemment découverts issus de la couche 2 de l'abri Pataud (Les Eyzies-de-Tayac-Sireuil, Dordogne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27, pp.158-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-015-0128-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External auditory exostoses and aquatic activities during the Mesolithic and the Neolithic in Europe: Results from a large prehistoric sample.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanovic Sofija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Knüsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie (Brno)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.73-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I sing of arms and of a man…”: medial epicondylosis and the sexual division of labour in prehistoric Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Knüsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43, pp.168-174. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeopathological diagnosis of spondyloarthropathies: Insights from the biomedical literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Samsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.70-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpp.2014.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External auditory exostoses and aquatic activities during the Mesolithic and the Neolithic in Europe : Results from a large prehistoric sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Stefanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Knüsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, LII/1, pp.73-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Entheseal Changes: Definition and Life Course Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Knüsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Entheseal Changes and Occupation: Technical and Theoretical Advances and Their Applications, 23 (2), pp.135-146. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Entheseal Changes : definition and life course changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recording Specific Entheseal Changes of Fibrocartilaginous Entheses: Initial Tests Using the Coimbra Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Y. Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pany-Kucera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher Knüsel</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wilczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 23 (2), pp.135-146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2289⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.152 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842784v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording Specific Entheseal Changes of Fibrocartilaginous Entheses: Initial Tests Using the Coimbra Method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding Entheseal Changes : definition and life course changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Wilczak</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Knüsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 23 (2), pp.152 - 162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2287⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068328v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8794,1168 +8806,1168 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2011, pp.213-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche méthodologique pour distinguer un ensemble lésionnel fiable de la pratique cavalière. Exemple du squelette de la tombe 11 du site de « La Tuilerie » à Saint-Dizier (Haute-Marne), VI e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Baillif-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (1-2), pp.25-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-011-0049-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et reproductibilité d'une méthode de cotation de l'aspect osseux des enthèses fibrocartilagineuses : résultats d'un test effectué lors du Workshop de la Société Suisse d'Anthropologie (Genève, 25 et 26 Juin 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Perreard Lopreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Suisse d'Anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (1), pp.5-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on ‘‘Musculoskeletal stress marker (MSM) differences in the modern American upper limb and pectoral girdle in relation to activity level and body mass index (BMI)’’ by K. Godde and R. Wilson Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Knüsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 217 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Musculoskeletal stress marker (MSM) differences in the modern American upper limb and pectoral girdle in relation to activity level and body mass index (BMI)” by K. Godde and R. Wilson Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 217 (1-3), pp.e31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2011.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Coimbra Workshop in Musculoskeletal Stress Markers (MSM): an annotated review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luísa Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Alves-Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antropologia portuguesa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28, pp.135 - 161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14195/2182-7982_28_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baastrup's sign (kissing spines): A neglected condition in paleopathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Knüsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (2), pp.104-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpp.2011.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probable carpometacarpal and tarsal coalition from Baousso da Torre Cave (Italy): Implications for burial selection during the Gravettian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piers Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61 (1), pp.117-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2011.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthesopathies and activity patterns in the Early Medieval Great Moravian population: Evidence of division of labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Havelková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velemínský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poláček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobisíková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (4), pp.487-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/oa.1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rediscovery of two Upper Palaeolithic skeletons from Baousso da Torre cave (Liguria-Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 141 (1), pp.3-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.21164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsistence activities and the sexual division of labor in the European Upper Paleolithic and Mesolithic : Evidence from upper limb enthesopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven E. Churchill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59, pp.35-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2010.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remodelages des enthèses fibrocartilagineuses dans les spondylarthropathies inflammatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9971,383 +9983,383 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthesopathies as Occupational Stress Markers: Evidence From the Upper Limb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 142 (2), pp.224-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajpa.21217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00480499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks about femoroacetabular impingement and osseous non-metric variations of the proximal femur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthesopathies: Test of reproducibility of the new scoring system based on current medical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Havelková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slovenská antropológia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (1), pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie hyperostosique et mode de vie : intérêt d'une démarche bio-archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10363,73 +10375,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atteintes pathologiques de Nazlet Khater 2 et activité minière au début du paléolithique supérieur en Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10445,120 +10457,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances médicales actuelles, cotation des enthésopathies : nouvelle méthode.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10568,245 +10580,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assemblages de vestiges humains gravettiens de la grotte de Cussac (Le Buisson-de-Cadouin, Dordogne, France) : historique des recherches anthropologiques et principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline M. J. Schotsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dominique Henry-Gambier. Itinéraires d'une paléoanthropologue, du terrain aux interprétations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, 2025, Collection Thanat’Os</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A brief essay on the mortuary practices in South West France During the Mid-Upper Paleolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dominique Henry-Gambier. Itinéraires d'une paléoanthropologue, du terrain aux interprétations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, 2025, Collection Thanat’Os</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vestiges humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10852,778 +10864,778 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaubert J.; Feruglio V.; Fourment N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grotte de Cussac -30 000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Confluences, pp.128-140, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Buisson-de-Cadouin. Grotte de Cussac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, SRA, MCC, DGP, SDA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Nouvelle Aquitaine 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.507-510, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges humains : un assemblage original</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nespoulet, R. and Chiotti, L. and Henry-Gambier, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Gravettien final de l'abri Pataud (Dordogne, France) : fouilles et études 2005-2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2458, Archaeopress, pp.135-177, 2013, BAR. International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioarchaeology's Holy Grail : The reconstruction of activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jurmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Alves Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grauer, A.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to Paleopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.531-552, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges humains du Cuzoul de Vers : un exemple de traitement du cadavre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clottes, J. and Giraud, J.-P. and Chalard, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers : des chasseurs de rennes en Quercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131, Université de Liège, pp.387-406, 2012, ERAUL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De 20 000 à 18 000 BP en Quercy : apports de la séquence du Cuzoul de Vers à la compréhension de l'évolution des comportements socio-économiques entre Solutréen récent et Badegoulien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Clottes, Jean-Pierre Giraud et Pierre Chalard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers. Des chasseurs de Renne en Quercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERAUL 131, pp.459-471, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs ostéoarticulaires d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Charlier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostéo-archéologie et techniques médico-légales : tendances et perspectives. Pour un "Manuel pratique de paléopathologie humaine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions De Boccard, pp. 383-389, 2008, Pathographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insertion humérale « en fosse » du muscle grand pectoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Charlier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostéo-archéologie et techniques médico-légales : tendances et perspectives. Pour un "Manuel pratique de paléopathologie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions De Boccard, pp. 391-392, 2008, Patographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11633,121 +11645,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity-Related Skeletal Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90799-6.00016-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId356"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11894,51 +11906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Pany-Kucera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tiefengraber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bastir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2026.02.002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Szeniczey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam Knecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15sl6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05348072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijk van Hattum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laforest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Polet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Liagre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02321-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3334" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espinasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24997" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ryan&#8208;despraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24817" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Brukner Havelkov&#225;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Varadzin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09533-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11940" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uxue Perez&#8208;arzak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Arrizabalaga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo J Trancho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Colard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10225" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859950v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bousqui&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Alexandros Karakostis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01677-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3197" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10434" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Xing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103418" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921918v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37520/jnmpnhs.2022.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.80" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103228" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Lacy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102911" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005242117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V Sparacello" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Samsel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sparacello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samsel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schimmenti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01044-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102475" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vasilyev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78841-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004125v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102257" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varalli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dori" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sparacello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0072" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Peignaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220464" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101959" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14981" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Leunda Martiarena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vercauteren" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17585716.2019.1638555" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5152" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266524v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ogden" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trinkaus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186684" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266512v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266509v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.09.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140748v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0191-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266521v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Yvette Henderson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariotti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Wilczak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0185-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.033" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Shackelford" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.09.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2477" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0162-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146975v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.05.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842594v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266502v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Assis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alves Cardoso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2016.01.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500545v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2522" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDZ86GW1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0125-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842645v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bourland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842627v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22831" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS02FCVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0128-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147071v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanovic Sofija" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147057v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.12.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266498v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2014.07.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842736v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147090v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2289" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068328v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Henderson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pany-Kucera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilczak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2287" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147108v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0049-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FE4CA2CE33E4E7535F30D51B0A70A404D2E76FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842910v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perreard Lopreno" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842862v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147099v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.10.028" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266467v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Santos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alves-Cardoso" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-7982_28_5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266491v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacki" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2011.09.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V0H0X7P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266529v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Mitchell" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.01.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Havelkov&#225;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pol&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobis&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.1164" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/291093E7327720779BB721BC274C23F09A5E95F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266481v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21164" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F98AB8B934AD6FECF32B0242716F03A2E341F4E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638930v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E. Churchill" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2010.02.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQDWQXLS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480499v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21217" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P26XW1G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266475v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399063v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Havelkov&#225;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266459v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266458v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266461v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346066v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359284v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147382v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060111v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841460v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841511v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jurmain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841295v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395246v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395328v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228883v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90799-6.00016-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Pany-Kucera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tiefengraber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bastir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2026.02.002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Szeniczey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam Knecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15sl6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Liagre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05348072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijk van Hattum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laforest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Polet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02321-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3334" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espinasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24997" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ryan&#8208;despraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24817" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Brukner Havelkov&#225;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Varadzin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09533-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11940" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uxue Perez&#8208;arzak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Arrizabalaga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo J Trancho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Colard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bousqui&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Alexandros Karakostis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01677-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10225" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3197" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Xing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103418" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37520/jnmpnhs.2022.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10434" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.80" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103228" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Lacy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102911" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005242117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V Sparacello" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Samsel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sparacello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samsel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schimmenti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01044-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094609v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vasilyev" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78841-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102475" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varalli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dori" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sparacello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0072" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102257" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Peignaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220464" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101959" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14981" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Leunda Martiarena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vercauteren" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17585716.2019.1638555" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5152" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266524v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ogden" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trinkaus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186684" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266512v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266521v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Yvette Henderson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariotti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Wilczak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0185-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0191-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.09.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.033" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6429QRB1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266516v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Shackelford" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.09.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147020v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2477" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0162-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.05.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842594v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500545v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2522" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDZ86GW1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266502v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Assis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alves Cardoso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2016.01.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842645v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bourland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842625v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0125-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842627v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22831" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS02FCVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842624v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0128-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147071v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanovic Sofija" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147057v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.12.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266498v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2014.07.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147090v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2289" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068328v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Henderson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pany-Kucera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilczak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2287" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842784v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0049-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FE4CA2CE33E4E7535F30D51B0A70A404D2E76FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842910v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perreard Lopreno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842862v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147099v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.10.028" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266467v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Santos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alves-Cardoso" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-7982_28_5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266491v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2011.09.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V0H0X7P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Mitchell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.01.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266489v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Havelkov&#225;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pol&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobis&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.1164" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/291093E7327720779BB721BC274C23F09A5E95F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21164" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F98AB8B934AD6FECF32B0242716F03A2E341F4E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638930v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E. Churchill" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2010.02.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQDWQXLS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266476v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480499v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21217" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P26XW1G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266475v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399063v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Havelkov&#225;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266459v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266458v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266461v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346066v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359284v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147382v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841460v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841511v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jurmain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841295v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395246v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395328v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228883v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90799-6.00016-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>