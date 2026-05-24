--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1208,248 +1208,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cranial Injury from the Earliest Gravettian at the Cro-Magnon Rock Shelter (Vézère Valley, Dordogne, southwest France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate assessments of activity‐related skeletal changes: Interpreting Bell Beaker specialized male archery and social organization in Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ryan‐despraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103329⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, pp.237 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230711v1</w:t>
+                <w:t xml:space="preserve">hal-04228855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate assessments of activity‐related skeletal changes: Interpreting Bell Beaker specialized male archery and social organization in Central Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Cranial Injury from the Earliest Gravettian at the Cro-Magnon Rock Shelter (Vézère Valley, Dordogne, southwest France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Desideri</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Besse</w:t>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 182, pp.237 - 263. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 177, pp.103329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228855v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of missing ordinal data: A comment on Wissler et al. (2022)</w:t>
               </w:r>
@@ -1885,87 +1885,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cranial injury from the earliest Gravettian at the Cro-Magnon rock shelter (Vézère Valley, Dordogne, southwest France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 177, pp.103329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393981v1</w:t>
@@ -2104,512 +2104,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the most suitable method for the study of entheseal changes: Application to upper limb's fibrocartilaginous entheses in a human medieval sample</w:t>
+                <w:t xml:space="preserve">Technical note: investigating activity-induced 3d hand entheseal variation in a documented South African sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uxue Perez‐arzak</w:t>
+                <w:t xml:space="preserve">Lucile Bousquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotios Alexandros Karakostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo J Trancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.3085⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-022-01677-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859425v1</w:t>
+                <w:t xml:space="preserve">hal-03859950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the editor: Entheseal changes and estimation of adult age-at-death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles données sur l’épidémiologie passée et actuelle de la spondylolyse lombo-sacrée et son association avec la spina bifida occulta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Colard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24458⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.10225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859375v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: investigating activity-induced 3d hand entheseal variation in a documented South African sample</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Bousquié</w:t>
+                <w:t xml:space="preserve">Letter to the editor: Entheseal changes and estimation of adult age-at-death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fotios Alexandros Karakostis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+                <w:t xml:space="preserve">Chloé Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (11), pp.213. </w:t>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178 (2), pp.201-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-022-01677-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859950v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l’épidémiologie passée et actuelle de la spondylolyse lombo-sacrée et son association avec la spina bifida occulta</w:t>
+                <w:t xml:space="preserve">Looking for the most suitable method for the study of entheseal changes: Application to upper limb's fibrocartilaginous entheses in a human medieval sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Devos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
+                <w:t xml:space="preserve">Uxue Perez‐arzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gandia</w:t>
+                <w:t xml:space="preserve">Alvaro Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gonzalo J Trancho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.595 - 606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.10225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oa.3085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819906v1</w:t>
+                <w:t xml:space="preserve">hal-03859425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of age on entheseal changes: A study of modifications at appendicular attachment sites in a large sample of identified human skeletons</w:t>
               </w:r>
@@ -2725,51 +2725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitale Sparacello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Natahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t>
@@ -3365,51 +3365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling Cro-Magnon: The Pedal Remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Trinkaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3482,51 +3482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Trinkaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A Lacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3567,291 +3567,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex mortuary dynamics in the Upper Paleolithic of the decorated Grotte de Cussac, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Biological Data on a Gravettian Humerus from the Cussac Cave (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Schotsmans</w:t>
+                <w:t xml:space="preserve">P. Guyomarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. V Sparacello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M Samsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2005242117⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921704v1</w:t>
+                <w:t xml:space="preserve">hal-02296600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Biological Data on a Gravettian Humerus from the Cussac Cave (Dordogne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Guyomarc’h</w:t>
+                <w:t xml:space="preserve">Complex mortuary dynamics in the Upper Paleolithic of the decorated Grotte de Cussac, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Trinkaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. V Sparacello</w:t>
+                <w:t xml:space="preserve">Eline Schotsmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M Samsel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irene Dori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (26), pp.14851-14856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2005242117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296600v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferences on Sicilian Mesolithic subsistence patterns from cross-sectional geometry and entheseal changes</w:t>
               </w:r>
@@ -4118,51 +4118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling Cro-Magnon: The adult upper limb skeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitale Sparacello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4450,352 +4450,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using quadratic discriminant analysis for osteometric pair‐matching of long bone antimeres: An evaluation on modern and archaeological samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">External auditory exostoses among western Eurasian late Middle and Late Pleistocene humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Trinkaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Samsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0220464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.2815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275922v1</w:t>
+                <w:t xml:space="preserve">hal-02270447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New anthropological data from Cussac Cave (Gravettian, Dordogne, France): In situ and virtual analyses of Locus 3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eline Schotsmans</w:t>
+                <w:t xml:space="preserve">Using quadratic discriminant analysis for osteometric pair‐matching of long bone antimeres: An evaluation on modern and archaeological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.02.004⟩</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118070v1</w:t>
+                <w:t xml:space="preserve">hal-02275922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External auditory exostoses among western Eurasian late Middle and Late Pleistocene humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Samsel</w:t>
+                <w:t xml:space="preserve">New anthropological data from Cussac Cave (Gravettian, Dordogne, France): In situ and virtual analyses of Locus 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Peignaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Schotsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0220464. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270447v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for previously unknown mortuary practices in the Southwest of France (Fournol, Lot) during the Gravettian</w:t>
               </w:r>
@@ -5160,373 +5160,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de Cussac (Dordogne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dental Abnormalities and Oral Pathology of the Pataud 1 Upper Paleolithic Human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+                <w:t xml:space="preserve">A.R. Ogden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Trinkaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.5152⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296358v1</w:t>
+                <w:t xml:space="preserve">hal-02266524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Discovery of More Elements from the Prehistoric Immature Skeleton from Baousso da Torre ( Bausu da Ture ) (Liguria, Italy). Inventory, Age-at-Death Estimation, and Probable Sex Assessment of BT3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La grotte de Cussac (Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0015⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.5152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266526v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental Abnormalities and Oral Pathology of the Pataud 1 Upper Paleolithic Human</w:t>
+                <w:t xml:space="preserve">Unexpected Discovery of More Elements from the Prehistoric Immature Skeleton from Baousso da Torre ( Bausu da Ture ) (Liguria, Italy). Inventory, Age-at-Death Estimation, and Probable Sex Assessment of BT3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Trinkaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 30 (3-4), pp.162-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266524v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling Cro-Magnon: A multiproxy approach to reassociate lower limb skeletal remains and to determine the biological profiles of the adult individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5658,702 +5658,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External auditory exostoses and hearing loss in the Shanidar 1 Neandertal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik Trinkaus</w:t>
+                <w:t xml:space="preserve">The new Coimbra method for recording entheseal changes and the effect of age-at-death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Wilczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186684⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3-4), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-017-0185-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266520v1</w:t>
+                <w:t xml:space="preserve">hal-02266521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the paleobiology of the Gravettian individual L2A from Cussac cave (Dordogne, France) through a virtual approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+                <w:t xml:space="preserve">The paleobiology of two adult skeletons from Baousso da Torre (Bausu da Ture) (Liguria, Italy): Implications for Gravettian lifestyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Samsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitale Sparacello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.06.005⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (4), pp.462-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266512v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new Coimbra method for recording entheseal changes and the effect of age-at-death</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+                <w:t xml:space="preserve">Données quantitatives en anthropologie biologique : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Wilczak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Détroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 29 (3-4), pp.140-149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-017-0185-x⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 29 (3-4), pp.150-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-017-0191-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266521v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données quantitatives en anthropologie biologique : regards croisés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Détroit</w:t>
+                <w:t xml:space="preserve">New data on the paleobiology of the Gravettian individual L2A from Cussac cave (Dordogne, France) through a virtual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Samsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (3-4), pp.150-152. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.365-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-017-0191-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140748v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paleobiology of two adult skeletons from Baousso da Torre (Bausu da Ture) (Liguria, Italy): Implications for Gravettian lifestyle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">External auditory exostoses and hearing loss in the Shanidar 1 Neandertal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Trinkaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vitale Sparacello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (4), pp.462-473. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), pp.e0186684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266509v1</w:t>
+                <w:t xml:space="preserve">hal-02266520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training and interobserver reliability in qualitative scoring of skeletal samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Wilczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Pany-Kucera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.69-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6393,360 +6393,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of humeral asymmetry among Late Pleistocene humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+                <w:t xml:space="preserve">The chronology of human and animal presence in the decorated and sepulchral cave of Cussac (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Shackelford</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.09.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 432, pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266516v1</w:t>
+                <w:t xml:space="preserve">hal-02009528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chronology of human and animal presence in the decorated and sepulchral cave of Cussac (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Genty</w:t>
+                <w:t xml:space="preserve">Patterns of humeral asymmetry among Late Pleistocene humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitale Sparacello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Shackelford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Trinkaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 432, pp.5-24. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5-6), pp.680-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009528v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Buisson-de-Cadouin, Grotte de Cussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2014, pp.238-243</w:t>
@@ -6775,103 +6775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new &amp;quot;Coimbra method&amp;quot;: a biologically appropriate method for recording specific features of fibrocartilaginous entheseal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Pany-Kucera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Wilczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (5), pp.925-932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7126,51 +7126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7230,103 +7230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new « Coimbra method » : A biologically appropriate method for recording specific features of fibrocartilaginous enthesal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Pany-Kucera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Wilczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (5), pp.925-932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7493,64 +7493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Alves Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13, pp.49-55. </w:t>
@@ -7813,51 +7813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158 (4), pp.759-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8014,122 +8014,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External auditory exostoses and aquatic activities during the Mesolithic and the Neolithic in Europe: Results from a large prehistoric sample.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeopathological diagnosis of spondyloarthropathies: Insights from the biomedical literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Samsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher J. Knüsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie (Brno)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.70-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpp.2014.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147071v1</w:t>
+                <w:t xml:space="preserve">hal-02266498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I sing of arms and of a man…”: medial epicondylosis and the sexual division of labour in prehistoric Europe</w:t>
               </w:r>
@@ -8200,131 +8209,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeopathological diagnosis of spondyloarthropathies: Insights from the biomedical literature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">External auditory exostoses and aquatic activities during the Mesolithic and the Neolithic in Europe: Results from a large prehistoric sample.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanovic Sofija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Knüsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologie (Brno)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.73-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266498v1</w:t>
+                <w:t xml:space="preserve">hal-03147071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External auditory exostoses and aquatic activities during the Mesolithic and the Neolithic in Europe : Results from a large prehistoric sample</w:t>
               </w:r>
@@ -8509,51 +8509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recording Specific Entheseal Changes of Fibrocartilaginous Entheses: Initial Tests Using the Coimbra Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pany-Kucera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8711,445 +8711,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche méthodologique pour distinguer un ensemble lésionnel fiable de la pratique cavalière. Exemple du squelette de la tombe 11 du site de « La Tuilerie » à Saint-Dizier (Haute-Marne), VI e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christèle Baillif-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1-2), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-011-0049-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842992v1</w:t>
+                <w:t xml:space="preserve">hal-03147108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche méthodologique pour distinguer un ensemble lésionnel fiable de la pratique cavalière. Exemple du squelette de la tombe 11 du site de « La Tuilerie » à Saint-Dizier (Haute-Marne), VI e siècle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage et reproductibilité d'une méthode de cotation de l'aspect osseux des enthèses fibrocartilagineuses : résultats d'un test effectué lors du Workshop de la Société Suisse d'Anthropologie (Genève, 25 et 26 Juin 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Perreard Lopreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Suisse d'Anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.5-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-011-0049-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03147108v1</w:t>
+                <w:t xml:space="preserve">hal-01842910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage et reproductibilité d'une méthode de cotation de l'aspect osseux des enthèses fibrocartilagineuses : résultats d'un test effectué lors du Workshop de la Société Suisse d'Anthropologie (Genève, 25 et 26 Juin 2010)</w:t>
+                <w:t xml:space="preserve">Comment on ‘‘Musculoskeletal stress marker (MSM) differences in the modern American upper limb and pectoral girdle in relation to activity level and body mass index (BMI)’’ by K. Godde and R. Wilson Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Perreard Lopreno</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Knüsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Suisse d'Anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (1), pp.5-25</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 217 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842910v1</w:t>
+                <w:t xml:space="preserve">hal-01842862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ‘‘Musculoskeletal stress marker (MSM) differences in the modern American upper limb and pectoral girdle in relation to activity level and body mass index (BMI)’’ by K. Godde and R. Wilson Taylor</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 217 (1)</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2011, pp.213-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842862v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Musculoskeletal stress marker (MSM) differences in the modern American upper limb and pectoral girdle in relation to activity level and body mass index (BMI)” by K. Godde and R. Wilson Taylor</w:t>
               </w:r>
@@ -10607,51 +10607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assemblages de vestiges humains gravettiens de la grotte de Cussac (Le Buisson-de-Cadouin, Dordogne, France) : historique des recherches anthropologiques et principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10814,64 +10814,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Schotsmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaubert J.; Feruglio V.; Fourment N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grotte de Cussac -30 000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Confluences, pp.128-140, 2020</w:t>
@@ -10900,90 +10900,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Buisson-de-Cadouin. Grotte de Cussac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11180,51 +11180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jurmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Alves Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11906,51 +11906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Pany-Kucera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tiefengraber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bastir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2026.02.002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Szeniczey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam Knecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15sl6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Liagre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05348072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijk van Hattum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laforest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Polet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02321-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3334" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espinasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24997" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ryan&#8208;despraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24817" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Brukner Havelkov&#225;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Varadzin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09533-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11940" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uxue Perez&#8208;arzak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Arrizabalaga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo J Trancho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Colard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bousqui&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Alexandros Karakostis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01677-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10225" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3197" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Xing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103418" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37520/jnmpnhs.2022.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10434" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.80" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103228" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Lacy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102911" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005242117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V Sparacello" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Samsel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sparacello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samsel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schimmenti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01044-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094609v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vasilyev" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78841-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102475" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varalli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dori" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sparacello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0072" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102257" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Peignaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220464" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101959" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14981" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Leunda Martiarena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vercauteren" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17585716.2019.1638555" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5152" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266524v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ogden" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trinkaus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186684" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266512v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266521v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Yvette Henderson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariotti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Wilczak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0185-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0191-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.09.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.033" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6429QRB1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266516v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Shackelford" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.09.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147020v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2477" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0162-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.05.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842594v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500545v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2522" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDZ86GW1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266502v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Assis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alves Cardoso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2016.01.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842645v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bourland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842625v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0125-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842627v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22831" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS02FCVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842624v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0128-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147071v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanovic Sofija" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147057v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.12.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266498v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2014.07.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147090v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2289" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068328v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Henderson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pany-Kucera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilczak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2287" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842784v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0049-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FE4CA2CE33E4E7535F30D51B0A70A404D2E76FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842910v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perreard Lopreno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842862v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147099v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.10.028" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266467v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Santos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alves-Cardoso" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-7982_28_5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266491v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2011.09.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V0H0X7P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Mitchell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.01.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266489v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Havelkov&#225;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pol&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobis&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.1164" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/291093E7327720779BB721BC274C23F09A5E95F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21164" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F98AB8B934AD6FECF32B0242716F03A2E341F4E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638930v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E. Churchill" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2010.02.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQDWQXLS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266476v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480499v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21217" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P26XW1G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266475v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399063v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Havelkov&#225;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266459v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266458v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266461v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346066v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359284v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147382v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841460v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841511v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jurmain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841295v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395246v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395328v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228883v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90799-6.00016-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Pany-Kucera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tiefengraber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bastir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2026.02.002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Szeniczey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam Knecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15sl6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Liagre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05348072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijk van Hattum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laforest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Polet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02321-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3334" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espinasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24997" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ryan&#8208;despraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24817" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Brukner Havelkov&#225;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Varadzin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09533-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11940" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bousqui&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Alexandros Karakostis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01677-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Colard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24458" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859425v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uxue Perez&#8208;arzak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Arrizabalaga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo J Trancho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3085" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3197" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Xing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103418" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37520/jnmpnhs.2022.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10434" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.80" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103228" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Lacy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102911" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V Sparacello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Samsel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0063" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005242117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sparacello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samsel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schimmenti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01044-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094609v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vasilyev" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78841-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102475" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varalli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dori" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sparacello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0072" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102257" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220464" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2815" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118070v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Peignaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101959" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14981" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Leunda Martiarena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vercauteren" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17585716.2019.1638555" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266524v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ogden" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trinkaus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296358v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5152" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266521v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Yvette Henderson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariotti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Wilczak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0185-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266509v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.09.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140748v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0191-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186684" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.033" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6429QRB1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Shackelford" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.09.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147020v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2477" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0162-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.05.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842594v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500545v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2522" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDZ86GW1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266502v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Assis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alves Cardoso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2016.01.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842645v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bourland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842625v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0125-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842627v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22831" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS02FCVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842624v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0128-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266498v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2014.07.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147057v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.12.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147071v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanovic Sofija" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147090v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2289" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068328v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Henderson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pany-Kucera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilczak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2287" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842784v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147108v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0049-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FE4CA2CE33E4E7535F30D51B0A70A404D2E76FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842910v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perreard Lopreno" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842862v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147099v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.10.028" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266467v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Santos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alves-Cardoso" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-7982_28_5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266491v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2011.09.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V0H0X7P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Mitchell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.01.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266489v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Havelkov&#225;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pol&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobis&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.1164" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/291093E7327720779BB721BC274C23F09A5E95F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21164" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F98AB8B934AD6FECF32B0242716F03A2E341F4E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638930v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E. Churchill" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2010.02.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQDWQXLS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266476v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480499v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21217" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P26XW1G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266475v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399063v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Havelkov&#225;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266459v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266458v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266461v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346066v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359284v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147382v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841460v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841511v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jurmain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841295v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395246v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395328v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228883v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90799-6.00016-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>