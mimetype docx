--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Vinnac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver with fully integrated fast and robust gate monitoring solution for a full short-circuit protection of sic half bridge power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROPEAN SYMPOSIUM ON RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance en temps réel et à haute précision de la tension de seuil de grille (VGSTH ) du MOSFET SiC sur bras d'onduleur MLI par l'insertion d'une commutation &amp;quot;spéciale&amp;quot; contrôlée par une architecture de gate-driver parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Modular Multilevel Active Gate Driver for SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Schottky p-GaN HEMT Properties under Extreme Repetitive Short-Circuit Operation Conditions : 2DEG Pinch-off, Stability, Aging, Robustness and Failure-Modes Analysis [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - ESREF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Digital Fine Monitoring of SiC MOSFET Gate-Oxide Health: A Dual-Channel Gate Driving Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-L Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.84-87, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Gate Current Monitoring Method for Fault Under Load Short Circuit Detection of SiC Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.454-457, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de grille quasi-flottante pour la protection d'un MOSFET SiC et la surveillance de l'intégrité de son oxyde basé sur une architecture de driver à résistances de grilles commutées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and efficiency measurement of a sub-unit for a 20kW DC-DC multiphase power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Venice, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC57127.2023.10114845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de fonctionnalités rapides, précises et intégrées CMOS, pour la commutation optimale et la protection interne des onduleurs à module SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Elboubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-Voltage and Cross-Conduction Hard Switching Stress on Schottky Gate-Type p-GaN HEMT in Half-Bridge Operation Experimental and Physical Approaches [ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-GaN HEMT Hard Switching Fault Type Short-Circuit Detection Based on the Gate Schottky-Barrier Leakage Current and Using a Dual-Channel Segmented CMOS buffer Gate-Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong University of Science and Technology, May 2023, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD57135.2023.10147669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Power MOSFET Overload Detection, Short-Circuit Protection and Gate-Oxide Integrity Monitoring Using a Switched Resistors Dual-Channel Gate-Driver [ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection rapide et robuste contre les courts-circuits internes de convertisseurs à base de MOSFETs SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2021), 6 - 8 JUILLET 2021, NANTES, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the implementation of diamond power devices in power converters and measurements of their switching losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Seattle WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit robustness of parallel SiC MOSFETs and fail-safe mode strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Elecrtonics and Applications 2019 - IEEE ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond delay CMOS Active Gate Driver for Closed-Loop dv/dt Control of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bau Plinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispsd.2019.8757693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First practical evaluation of a complete fail-safe and 100% fault-tolerant inverter for critical load in aerospace application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Recent Advances in Aerospace Actuation Systems and Components (R3ASC'18), 30 mai-1 juin 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-voltage Schottky p-GaN HEMT properties under extreme repetitive short-circuit operation conditions: 2DEG pinch-off, stability, aging, robustness and failure-modes analysis - Selected and Extended Full Paper from ESREF'24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.115871. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Voltage Dip as a New Indicator for On-Line Health Monitoring of SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquiére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 40 (1), pp.142 - 145. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2024.3476553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning of p-GaN power HEMT for reproducible V measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.114955. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.114955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Flying Gate Concept Used for Short-Circuit Detection on SiC Power MOSFETs Based on a Dual-Port Gate Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3258640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande électronique avancée d'un transistor de puissance au carbure de silicium - Protection extrême et surveillance de l'état de santé de l'oxyde de grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-voltage and cross-conduction hard switching stress on schottky gate-type p-GaN HEMT in half-bridge operation. Experimental and physical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.115172. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEME DE COMPENSATION DE DERIVES DE TENSION DE SEUIL D’UN TRANSISTOR DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2505501. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCUITS ELECTRONIQUES D’ACQUISITION DE LA TENSION DE SEUIL D’UN TRANSISTOR DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2400800. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de commande, de protection et de surveillance de d'état de santé d’un transistor de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2207714 // Priorité 27/07/22. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR CONTROLLING, PROTECTING AND MONITORING THE STATE OF HEALTH OF A POWER TRANSISTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023FR51145 20230724. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur de court-circuit pour transistor de puissance par surveillance du courant de sa grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3116161. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Vinnac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance en temps réel et à haute précision de la tension de seuil de grille (VGSTH ) du MOSFET SiC sur bras d'onduleur MLI par l'insertion d'une commutation &amp;quot;spéciale&amp;quot; contrôlée par une architecture de gate-driver parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver with fully integrated fast and robust gate monitoring solution for a full short-circuit protection of sic half bridge power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROPEAN SYMPOSIUM ON RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Modular Multilevel Active Gate Driver for SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Schottky p-GaN HEMT Properties under Extreme Repetitive Short-Circuit Operation Conditions : 2DEG Pinch-off, Stability, Aging, Robustness and Failure-Modes Analysis [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - ESREF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Digital Fine Monitoring of SiC MOSFET Gate-Oxide Health: A Dual-Channel Gate Driving Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-L Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.84-87, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Gate Current Monitoring Method for Fault Under Load Short Circuit Detection of SiC Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.454-457, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de grille quasi-flottante pour la protection d'un MOSFET SiC et la surveillance de l'intégrité de son oxyde basé sur une architecture de driver à résistances de grilles commutées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and efficiency measurement of a sub-unit for a 20kW DC-DC multiphase power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Venice, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC57127.2023.10114845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de fonctionnalités rapides, précises et intégrées CMOS, pour la commutation optimale et la protection interne des onduleurs à module SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Elboubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-Voltage and Cross-Conduction Hard Switching Stress on Schottky Gate-Type p-GaN HEMT in Half-Bridge Operation Experimental and Physical Approaches [ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-GaN HEMT Hard Switching Fault Type Short-Circuit Detection Based on the Gate Schottky-Barrier Leakage Current and Using a Dual-Channel Segmented CMOS buffer Gate-Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong University of Science and Technology, May 2023, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD57135.2023.10147669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Power MOSFET Overload Detection, Short-Circuit Protection and Gate-Oxide Integrity Monitoring Using a Switched Resistors Dual-Channel Gate-Driver [ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection rapide et robuste contre les courts-circuits internes de convertisseurs à base de MOSFETs SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2021), 6 - 8 JUILLET 2021, NANTES, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the implementation of diamond power devices in power converters and measurements of their switching losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Seattle WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond delay CMOS Active Gate Driver for Closed-Loop dv/dt Control of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bau Plinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispsd.2019.8757693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit robustness of parallel SiC MOSFETs and fail-safe mode strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Elecrtonics and Applications 2019 - IEEE ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First practical evaluation of a complete fail-safe and 100% fault-tolerant inverter for critical load in aerospace application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Recent Advances in Aerospace Actuation Systems and Components (R3ASC'18), 30 mai-1 juin 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-voltage Schottky p-GaN HEMT properties under extreme repetitive short-circuit operation conditions: 2DEG pinch-off, stability, aging, robustness and failure-modes analysis - Selected and Extended Full Paper from ESREF'24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.115871. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Voltage Dip as a New Indicator for On-Line Health Monitoring of SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquiére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 40 (1), pp.142 - 145. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2024.3476553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning of p-GaN power HEMT for reproducible V measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.114955. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.114955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Flying Gate Concept Used for Short-Circuit Detection on SiC Power MOSFETs Based on a Dual-Port Gate Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3258640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande électronique avancée d'un transistor de puissance au carbure de silicium - Protection extrême et surveillance de l'état de santé de l'oxyde de grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-voltage and cross-conduction hard switching stress on schottky gate-type p-GaN HEMT in half-bridge operation. Experimental and physical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.115172. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEME DE COMPENSATION DE DERIVES DE TENSION DE SEUIL D’UN TRANSISTOR DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2505501. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCUITS ELECTRONIQUES D’ACQUISITION DE LA TENSION DE SEUIL D’UN TRANSISTOR DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2400800. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de commande, de protection et de surveillance de d'état de santé d’un transistor de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2207714 // Priorité 27/07/22. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR CONTROLLING, PROTECTING AND MONITORING THE STATE OF HEALTH OF A POWER TRANSISTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023FR51145 20230724. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur de court-circuit pour transistor de puissance par surveillance du courant de sa grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3116161. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308086v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Boubkari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bacchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248644v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Picot-Digoix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azzopardi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Barazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238588" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ghizzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647322v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-L Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzopardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579698" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC57127.2023.10114845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elboubkari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114246v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147669" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Fayyaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bau Plinio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cogo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd.2019.8757693" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mosser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boetsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115871" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#233;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2024.3476553" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3258640" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242294v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Picot-Digoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azzopardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308086v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Boubkari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bacchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Barazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238588" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ghizzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647322v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-L Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzopardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579698" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC57127.2023.10114845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elboubkari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114246v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147669" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bau Plinio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cogo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd.2019.8757693" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Fayyaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellazzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mosser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boetsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115871" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#233;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2024.3476553" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3258640" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242294v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>