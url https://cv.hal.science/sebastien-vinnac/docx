--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Vinnac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance en temps réel et à haute précision de la tension de seuil de grille (VGSTH ) du MOSFET SiC sur bras d'onduleur MLI par l'insertion d'une commutation &amp;quot;spéciale&amp;quot; contrôlée par une architecture de gate-driver parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver with fully integrated fast and robust gate monitoring solution for a full short-circuit protection of sic half bridge power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROPEAN SYMPOSIUM ON RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Modular Multilevel Active Gate Driver for SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Schottky p-GaN HEMT Properties under Extreme Repetitive Short-Circuit Operation Conditions : 2DEG Pinch-off, Stability, Aging, Robustness and Failure-Modes Analysis [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - ESREF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Digital Fine Monitoring of SiC MOSFET Gate-Oxide Health: A Dual-Channel Gate Driving Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-L Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.84-87, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Gate Current Monitoring Method for Fault Under Load Short Circuit Detection of SiC Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.454-457, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de grille quasi-flottante pour la protection d'un MOSFET SiC et la surveillance de l'intégrité de son oxyde basé sur une architecture de driver à résistances de grilles commutées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and efficiency measurement of a sub-unit for a 20kW DC-DC multiphase power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Venice, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC57127.2023.10114845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de fonctionnalités rapides, précises et intégrées CMOS, pour la commutation optimale et la protection interne des onduleurs à module SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Elboubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-Voltage and Cross-Conduction Hard Switching Stress on Schottky Gate-Type p-GaN HEMT in Half-Bridge Operation Experimental and Physical Approaches [ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-GaN HEMT Hard Switching Fault Type Short-Circuit Detection Based on the Gate Schottky-Barrier Leakage Current and Using a Dual-Channel Segmented CMOS buffer Gate-Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong University of Science and Technology, May 2023, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD57135.2023.10147669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Power MOSFET Overload Detection, Short-Circuit Protection and Gate-Oxide Integrity Monitoring Using a Switched Resistors Dual-Channel Gate-Driver [ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection rapide et robuste contre les courts-circuits internes de convertisseurs à base de MOSFETs SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2021), 6 - 8 JUILLET 2021, NANTES, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the implementation of diamond power devices in power converters and measurements of their switching losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Seattle WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond delay CMOS Active Gate Driver for Closed-Loop dv/dt Control of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bau Plinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispsd.2019.8757693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit robustness of parallel SiC MOSFETs and fail-safe mode strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Elecrtonics and Applications 2019 - IEEE ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First practical evaluation of a complete fail-safe and 100% fault-tolerant inverter for critical load in aerospace application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Recent Advances in Aerospace Actuation Systems and Components (R3ASC'18), 30 mai-1 juin 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-voltage Schottky p-GaN HEMT properties under extreme repetitive short-circuit operation conditions: 2DEG pinch-off, stability, aging, robustness and failure-modes analysis - Selected and Extended Full Paper from ESREF'24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.115871. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Voltage Dip as a New Indicator for On-Line Health Monitoring of SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquiére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 40 (1), pp.142 - 145. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2024.3476553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning of p-GaN power HEMT for reproducible V measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.114955. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.114955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Flying Gate Concept Used for Short-Circuit Detection on SiC Power MOSFETs Based on a Dual-Port Gate Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3258640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande électronique avancée d'un transistor de puissance au carbure de silicium - Protection extrême et surveillance de l'état de santé de l'oxyde de grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-voltage and cross-conduction hard switching stress on schottky gate-type p-GaN HEMT in half-bridge operation. Experimental and physical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.115172. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEME DE COMPENSATION DE DERIVES DE TENSION DE SEUIL D’UN TRANSISTOR DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2505501. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCUITS ELECTRONIQUES D’ACQUISITION DE LA TENSION DE SEUIL D’UN TRANSISTOR DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2400800. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de commande, de protection et de surveillance de d'état de santé d’un transistor de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2207714 // Priorité 27/07/22. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR CONTROLLING, PROTECTING AND MONITORING THE STATE OF HEALTH OF A POWER TRANSISTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023FR51145 20230724. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur de court-circuit pour transistor de puissance par surveillance du courant de sa grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3116161. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Vinnac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver with fully integrated fast and robust gate monitoring solution for a full short-circuit protection of SiC power module [Selected Extended Full Paper from ESREF'25]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.116153. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2026.116153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612125v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-voltage Schottky p-GaN HEMT properties under extreme repetitive short-circuit operation conditions: 2DEG pinch-off, stability, aging, robustness and failure-modes analysis - Selected and Extended Full Paper from ESREF'24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.115871. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Voltage Dip as a New Indicator for On-Line Health Monitoring of SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquiére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 40 (1), pp.142 - 145. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2024.3476553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning of p-GaN power HEMT for reproducible V measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.114955. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.114955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Flying Gate Concept Used for Short-Circuit Detection on SiC Power MOSFETs Based on a Dual-Port Gate Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3258640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande électronique avancée d'un transistor de puissance au carbure de silicium - Protection extrême et surveillance de l'état de santé de l'oxyde de grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-voltage and cross-conduction hard switching stress on schottky gate-type p-GaN HEMT in half-bridge operation. Experimental and physical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.115172. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver with fully integrated fast and robust gate monitoring solution for a full short-circuit protection of sic half bridge power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROPEAN SYMPOSIUM ON RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance en temps réel et à haute précision de la tension de seuil de grille (VGSTH ) du MOSFET SiC sur bras d'onduleur MLI par l'insertion d'une commutation &amp;quot;spéciale&amp;quot; contrôlée par une architecture de gate-driver parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Modular Multilevel Active Gate Driver for SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Schottky p-GaN HEMT Properties under Extreme Repetitive Short-Circuit Operation Conditions : 2DEG Pinch-off, Stability, Aging, Robustness and Failure-Modes Analysis [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - ESREF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Digital Fine Monitoring of SiC MOSFET Gate-Oxide Health: A Dual-Channel Gate Driving Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-L Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.84-87, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Gate Current Monitoring Method for Fault Under Load Short Circuit Detection of SiC Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.454-457, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de grille quasi-flottante pour la protection d'un MOSFET SiC et la surveillance de l'intégrité de son oxyde basé sur une architecture de driver à résistances de grilles commutées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and efficiency measurement of a sub-unit for a 20kW DC-DC multiphase power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Venice, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC57127.2023.10114845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de fonctionnalités rapides, précises et intégrées CMOS, pour la commutation optimale et la protection interne des onduleurs à module SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Elboubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-Voltage and Cross-Conduction Hard Switching Stress on Schottky Gate-Type p-GaN HEMT in Half-Bridge Operation Experimental and Physical Approaches [ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-GaN HEMT Hard Switching Fault Type Short-Circuit Detection Based on the Gate Schottky-Barrier Leakage Current and Using a Dual-Channel Segmented CMOS buffer Gate-Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong University of Science and Technology, May 2023, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD57135.2023.10147669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Power MOSFET Overload Detection, Short-Circuit Protection and Gate-Oxide Integrity Monitoring Using a Switched Resistors Dual-Channel Gate-Driver [ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection rapide et robuste contre les courts-circuits internes de convertisseurs à base de MOSFETs SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2021), 6 - 8 JUILLET 2021, NANTES, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the implementation of diamond power devices in power converters and measurements of their switching losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Seattle WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit robustness of parallel SiC MOSFETs and fail-safe mode strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Elecrtonics and Applications 2019 - IEEE ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond delay CMOS Active Gate Driver for Closed-Loop dv/dt Control of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bau Plinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispsd.2019.8757693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First practical evaluation of a complete fail-safe and 100% fault-tolerant inverter for critical load in aerospace application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Recent Advances in Aerospace Actuation Systems and Components (R3ASC'18), 30 mai-1 juin 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEME DE COMPENSATION DE DERIVES DE TENSION DE SEUIL D’UN TRANSISTOR DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2505501. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCUITS ELECTRONIQUES D’ACQUISITION DE LA TENSION DE SEUIL D’UN TRANSISTOR DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2400800. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de commande, de protection et de surveillance de d'état de santé d’un transistor de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2207714 // Priorité 27/07/22. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR CONTROLLING, PROTECTING AND MONITORING THE STATE OF HEALTH OF A POWER TRANSISTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023FR51145 20230724. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur de court-circuit pour transistor de puissance par surveillance du courant de sa grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3116161. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Picot-Digoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azzopardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308086v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Boubkari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bacchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Barazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238588" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ghizzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647322v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-L Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzopardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579698" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC57127.2023.10114845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elboubkari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114246v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147669" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bau Plinio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cogo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd.2019.8757693" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Fayyaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellazzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mosser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boetsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115871" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#233;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2024.3476553" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3258640" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242294v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612125v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Boubkari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bacchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115871" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Picot-Digoix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#233;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azzopardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2024.3476553" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3258640" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115172" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308086v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Barazi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238588" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ghizzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647322v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-L Le" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzopardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579581" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC57127.2023.10114845" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elboubkari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114246v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147669" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115082" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Fayyaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellazzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bau Plinio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cogo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd.2019.8757693" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mosser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boetsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>