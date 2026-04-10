--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -632,291 +632,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High brightness ultrafast transmission electron microscope based on a laser-driven cold-field emission source: principle and applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joule-Level High-Efficiency Energy Transfer to Subpicosecond Laser Pulses by a Plasma-Based Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kociak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-R. Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gangolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bolaños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Physics: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23746149.2019.1660214⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.021008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.021008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082027v1</w:t>
+                <w:t xml:space="preserve">hal-02110794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joule-Level High-Efficiency Energy Transfer to Subpicosecond Laser Pulses by a Plasma-Based Amplifier</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Blecher</w:t>
+                <w:t xml:space="preserve">High brightness ultrafast transmission electron microscope based on a laser-driven cold-field emission source: principle and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bolaños</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (2), pp.021008. </w:t>
+              <w:t xml:space="preserve">Advances in Physics: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.1660214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.021008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23746149.2019.1660214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110794v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t>
               </w:r>
@@ -1049,64 +1049,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma optics in the context of high intensity lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,827 +1164,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of renal replacement therapy in boys with prune belly syndrome: findings from the ESPN/ERA-EDTA Registry</w:t>
+                <w:t xml:space="preserve">Interferometric control of the ellipticity of a femtosecond extreme ultraviolet source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Yalcinkaya</w:t>
+                <w:t xml:space="preserve">V. Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonthuis</w:t>
+                <w:t xml:space="preserve">L. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. D. Erdogan</w:t>
+                <w:t xml:space="preserve">J.-F. Hergott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. J. van Stralen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Baiko</w:t>
+                <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00467-017-3770-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.000A15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101597v1</w:t>
+                <w:t xml:space="preserve">hal-01730424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric control of the ellipticity of a femtosecond extreme ultraviolet source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of depolarization and ellipticity of high harmonics driven by ultrashort bichromatic circularly polarized fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gruson</w:t>
+                <w:t xml:space="preserve">Kévin Veyrinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Hergott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Lepetit</w:t>
+                <w:t xml:space="preserve">Thierry Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.000A15⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.4727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07151-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730424v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01934789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of depolarization and ellipticity of high harmonics driven by ultrashort bichromatic circularly polarized fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gruson</w:t>
+                <w:t xml:space="preserve">Development of a high brightness ultrafast Transmission Electron Microscope based on a laser-driven cold field emission source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07151-8⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186, pp.128 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01934789v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high brightness ultrafast Transmission Electron Microscope based on a laser-driven cold field emission source</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of the global phase in the spatio-temporal evolution of strong-coupling Brillouin scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amiranoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chiaramello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raphaël Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.12.015⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.013114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5019374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846146v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the global phase in the spatio-temporal evolution of strong-coupling Brillouin scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Amiranoff</w:t>
+                <w:t xml:space="preserve">Outcomes of renal replacement therapy in boys with prune belly syndrome: findings from the ESPN/ERA-EDTA Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yalcinkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Riconda</w:t>
+                <w:t xml:space="preserve">B. D. Erdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chiaramello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Lancia</w:t>
+                <w:t xml:space="preserve">K. J. van Stralen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Raphaël Marquès</w:t>
+                <w:t xml:space="preserve">S. Baiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (1), pp.013114. </w:t>
+              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 33 (1), pp.117-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5019374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00467-017-3770-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370489v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular frame photoemission by a comb of elliptical high-order harmonics: a sensitive probe of both photodynamics and harmonic complete polarization state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signatures of the Self-Similar Regime of Strongly Coupled Stimulated Brillouin Scattering for Efficient Short Laser Pulse Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Veyrinas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Barreau</w:t>
+                <w:t xml:space="preserve">A. Giribono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ruchon</w:t>
+                <w:t xml:space="preserve">L. Vassura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chiaramello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riconda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 194, pp.161-183. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6FD00137H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.075001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01417000v1</w:t>
+                <w:t xml:space="preserve">hal-02370556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iodine benchmarks in the SARNET network of excellence</w:t>
               </w:r>
@@ -2087,64 +2087,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of interaction conditions for efficient short laser pulse amplification by stimulated Brillouin scattering in the strongly coupled regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chiaramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riconda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2215,563 +2215,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of the Self-Similar Regime of Strongly Coupled Stimulated Brillouin Scattering for Efficient Short Laser Pulse Amplification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelength and shape dependent strong-field photoemission from silver nanotips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Giribono</w:t>
+                <w:t xml:space="preserve">Mina Bionta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vassura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Riconda</w:t>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.075001⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.103010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/10/103010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370556v1</w:t>
+                <w:t xml:space="preserve">hal-01401516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength and shape dependent strong-field photoemission from silver nanotips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mina Bionta</w:t>
+                <w:t xml:space="preserve">Molecular frame photoemission by a comb of elliptical high-order harmonics: a sensitive probe of both photodynamics and harmonic complete polarization state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Veyrinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+                <w:t xml:space="preserve">T. Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (10), pp.103010. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.161-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/10/103010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6FD00137H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401516v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01417000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible attosecond beamline for high harmonic spectroscopy and XUV/near-IR pump probe experiments requiring long acquisition times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A zero dead-time multi-particle time and position sensitive detector based on correlation between brightness and amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Van Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Géléoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 86, pp.033108. </w:t>
+              <w:t xml:space="preserve">, 2015, 86, pp.023305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4914464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4908597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01244345v1</w:t>
+                <w:t xml:space="preserve">cea-01244359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zero dead-time multi-particle time and position sensitive detector based on correlation between brightness and amplitude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible attosecond beamline for high harmonic spectroscopy and XUV/near-IR pump probe experiments requiring long acquisition times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Urbain</w:t>
+                <w:t xml:space="preserve">B. Manschwetus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bech</w:t>
+                <w:t xml:space="preserve">M. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Van Roy</w:t>
+                <w:t xml:space="preserve">M. Böttcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Géléoc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">M. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 86, pp.023305. </w:t>
+              <w:t xml:space="preserve">, 2015, 86, pp.033108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4908597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4914464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01244359v1</w:t>
+                <w:t xml:space="preserve">cea-01244345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A table-top ultrashort light source in the extreme ultraviolet for circular dichroism experiments</w:t>
               </w:r>
@@ -3257,1301 +3257,1301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the first prototype of the CALICE scintillator strip electromagnetic calorimeter</w:t>
+                <w:t xml:space="preserve">Shower development of particles with momenta from 1 to 10 GeV in the CALICE Scintillator-Tungsten HCAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Francis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Schlereth</w:t>
+                <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Xia</w:t>
+                <w:t xml:space="preserve">J. -J. Blaising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.P01004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/01/P01004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00905242v1</w:t>
+                <w:t xml:space="preserve">in2p3-00904878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification of ultra-short light pulses by ion collective modes in plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raphaël Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 223 (6), pp.1153-1156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2014-02167-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shower development of particles with momenta from 1 to 10 GeV in the CALICE Scintillator-Tungsten HCAL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">The Time Structure of Hadronic Showers in highly granular Calorimeters with Tungsten and Steel Absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9, pp.P01004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/01/P01004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9, pp.P07022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/07/P07022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00904878v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00984214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Time Structure of Hadronic Showers in highly granular Calorimeters with Tungsten and Steel Absorbers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Gaglione</w:t>
+                <w:t xml:space="preserve">Control and identification of strong field dissociative channels in CO₂⁺ via molecular alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Oppermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Patchkovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/07/P07022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (12), pp.124025--. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00984214v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and identification of strong field dissociative channels in CO₂⁺ via molecular alignment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of the first prototype of the CALICE scintillator strip electromagnetic calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Richter</w:t>
+                <w:t xml:space="preserve">K. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Repond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schlereth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Patchkovskii</w:t>
+                <w:t xml:space="preserve">J. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (12), pp.124025--. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 763, pp.278-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296798v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00905242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of GEANT4 Monte Carlo Models with a Highly Granular Scintillator-Steel Hadron Calorimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Track segments in hadronic showers in a highly granular scintillator-steel hadron calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Espargilière</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8, pp.P07005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/07/P07005⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8, pp.P09001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/09/P09001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00834071v1</w:t>
+                <w:t xml:space="preserve">in2p3-00828458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Track segments in hadronic showers in a highly granular scintillator-steel hadron calorimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Validation of GEANT4 Monte Carlo Models with a Highly Granular Scintillator-Steel Hadron Calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Gaglione</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Espargilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8, pp.P09001. </w:t>
+              <w:t xml:space="preserve">, 2013, 8, pp.P07005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/09/P09001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/07/P07005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00828458v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00834071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermochemical process using expanding plasma for nitriding thin molybdenum films at low temperature</w:t>
+                <w:t xml:space="preserve">Severe accident research in the core degradation area An example of effective international cooperation between the European Union (EU) and the Commonwealth of Independent States (CIS) by the International Science and Technology Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
+                <w:t xml:space="preserve">D. Bottomley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Jauberteau</w:t>
+                <w:t xml:space="preserve">J. Stuckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Touimi</w:t>
+                <w:t xml:space="preserve">P. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">L. Tocheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/eng.2012.412109⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 252, pp.226-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2012.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771768v1</w:t>
+                <w:t xml:space="preserve">hal-02920212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe accident research in the core degradation area An example of effective international cooperation between the European Union (EU) and the Commonwealth of Independent States (CIS) by the International Science and Technology Center</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A thermochemical process using expanding plasma for nitriding thin molybdenum films at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hofmann</w:t>
+                <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tocheny</w:t>
+                <w:t xml:space="preserve">Jean-Louis Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hugon</w:t>
+                <w:t xml:space="preserve">Said Touimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2012.07.006⟩</w:t>
+              <w:t xml:space="preserve">Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.857-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/eng.2012.412109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02920212v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding microwave plasma process for thin molybdenum films nitriding: Nitrogen diffusion and structure investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,77 +4627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma material surface investigation in a nitriding process of thin molybdenum films using an expanding (Ar-NH2-H2) plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,1912 +4880,1912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nitriding process of very thin molybdenum films in an expanding microwave plasma at low temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
+                <w:t xml:space="preserve">A newcomer's guide to ultrashort pulse shaping and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (10), pp.103001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/12/1/012009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/43/10/103001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584195v1</w:t>
+                <w:t xml:space="preserve">hal-00569786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational cooling of cold molecules with optimised shaped pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Sofikitis</w:t>
+                <w:t xml:space="preserve">Construction and Commissioning of the CALICE Analog Hadron Calorimeter Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Repond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fioretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">A. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridha Horchani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pichler</w:t>
+                <w:t xml:space="preserve">H. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268971003689899⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.P05004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/05/P05004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920783v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00464391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirping the probe pulse in a coherent transients experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrational cooling of cold molecules with optimised shaped pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sofikitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Horchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.023415⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (6), pp.795-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268971003689899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671915v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and Commissioning of the CALICE Analog Hadron Calorimeter Prototype</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chirping the probe pulse in a coherent transients experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/05/P05004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.023415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.023415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00464391v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newcomer's guide to ultrashort pulse shaping and characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct shaping of tunable UV ultra-short pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/43/10/103001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (2-3), pp.323-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-009-3745-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569786v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct shaping of tunable UV ultra-short pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random Access Transport Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Barthélemy</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Kountouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haenggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-009-3745-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (6), pp.2101-2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2010.06.091432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00920347v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Access Transport Capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.G. Andrews</w:t>
+                <w:t xml:space="preserve">A nitriding process of very thin molybdenum films in an expanding microwave plasma at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Touimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marios Kountouris</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haenggi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armand Passelergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (6), pp.2101-2111. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TWC.2010.06.091432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/12/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527558v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold cesium molecules: from formation to cooling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of microwave dielectric losses in KTa1−xNbxO3 thin films by MgO-doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pichler</w:t>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500340903156822⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (20), pp.5940-5942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920324v1</w:t>
+                <w:t xml:space="preserve">hal-00411877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond chirp-encoded dynamics of light nuclei Attosecond chirp-encoded dynamics of light nuclei</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L J Frasinski</w:t>
+                <w:t xml:space="preserve">Molecular vibrational cooling by Optical Pumping with shaped femtosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sofikitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Horchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Allegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 111, pp.055037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/5/055037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/42/13/134002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01164781v1</w:t>
+                <w:t xml:space="preserve">hal-00366128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular vibrational cooling by Optical Pumping with shaped femtosecond pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Broadband Vibrational Cooling of Cold Cesium Molecules: Theory and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Sofikitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Allegrini</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chotia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/5/055037⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (2), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-0068/22/02/149-156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366128v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of microwave dielectric losses in KTa1−xNbxO3 thin films by MgO-doping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep oxidation of methane on particles derived from YSZ-supported Pd-Pt-(O) coatings synthesized by Pulsed Filtered Cathodic Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Peng</w:t>
+                <w:t xml:space="preserve">D. Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+                <w:t xml:space="preserve">J. L. Endrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Karoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.04.022⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (10), pp.1410-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2009.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00411877v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Vibrational Cooling of Cold Cesium Molecules: Theory and Experiments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of silica doping on neodymium diffusion in yttrium aluminium garnet ceramics : implications for sintering mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chotia</w:t>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1674-0068/22/02/149-156⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.2517-2526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920336v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep oxidation of methane on particles derived from YSZ-supported Pd-Pt-(O) coatings synthesized by Pulsed Filtered Cathodic Arc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. F. Pierson</w:t>
+                <w:t xml:space="preserve">Attosecond chirp-encoded dynamics of light nuclei Attosecond chirp-encoded dynamics of light nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Boutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Stankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L J Frasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2009.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.134002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/42/13/134002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431137v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of silica doping on neodymium diffusion in yttrium aluminium garnet ceramics : implications for sintering mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Salle</w:t>
+                <w:t xml:space="preserve">Cold cesium molecules: from formation to cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sofikitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Horchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (18-19), pp.2089-2099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340903156822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00395919v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factoring numbers with interfering random waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83, pp.34008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6953,90 +6953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Control of spin-orbit precession with shaped laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bigourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41, pp.074023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7064,420 +7064,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical surface ageing in ambient conditions of an Al–Fe–Cr approximant phase.</w:t>
+                <w:t xml:space="preserve">Mechanisms of structural evolutions associated with high current pulsed electron beam treatment of a NiTi shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Veys</w:t>
+                <w:t xml:space="preserve">Kemin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Weisbecker</w:t>
+                <w:t xml:space="preserve">Jianxin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Domenichini</w:t>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Fournee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25(1), pp.28-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475626v1</w:t>
+                <w:t xml:space="preserve">hal-00161934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of structural evolutions associated with high current pulsed electron beam treatment of a NiTi shape memory alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of PMIP2 coupled simulations of the Mid-Holocene and Last Glacial Maximum – Part 1: experiments and large-scale features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Otto-Bliesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kemin Zhang</w:t>
+                <w:t xml:space="preserve">S. Joussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianxin Zou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">J.-Y. Peterchmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (2), pp.261-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-3-261-2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161934v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of PMIP2 coupled simulations of the Mid-Holocene and Last Glacial Maximum – Part 1: experiments and large-scale features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Braconnot</w:t>
+                <w:t xml:space="preserve">Chemical surface ageing in ambient conditions of an Al–Fe–Cr approximant phase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Otto-Bliesner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Harrison</w:t>
+                <w:t xml:space="preserve">P. Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Joussaume</w:t>
+                <w:t xml:space="preserve">B. Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Peterchmitt</w:t>
+                <w:t xml:space="preserve">V. Fournee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (2), pp.261-277. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.376207/1-376207/15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-3-261-2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/37/376207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330718v2</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the oxygen diffusion profile inTA3V and T40 during heat-treatment under air between 620 and 850°C</w:t>
               </w:r>
@@ -7743,51 +7743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kenzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9309,1106 +9309,1106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and material surface investigations in a nitriding process of thin molybdenum films using an expanding (Ar-N2-H2) plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Expanding microwave plasma for thin molybdenum films nitriding : nitrogen diffusion and surface structure investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessaurou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIRM IV Physique des Interactions Rayonnement Matière, 4ème Congrès International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Dakhla, Morocco</w:t>
+              <w:t xml:space="preserve">PSE 2010 Twelfth International Conference on Plasma Surface Engineering,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Garmisch Partenkirchen, Germany. pp.Pages S271-S274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618426v1</w:t>
+                <w:t xml:space="preserve">hal-00619183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding microwave plasma for thin molybdenum films nitriding : nitrogen diffusion and surface structure investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Plasma and material surface investigations in a nitriding process of thin molybdenum films using an expanding (Ar-N2-H2) plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Touimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Touimi</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bessaurou</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSE 2010 Twelfth International Conference on Plasma Surface Engineering,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Garmisch Partenkirchen, Germany. pp.Pages S271-S274</w:t>
+              <w:t xml:space="preserve">PIRM IV Physique des Interactions Rayonnement Matière, 4ème Congrès International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Dakhla, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619183v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nitriding process of very thin molybdenum films in an expanding microwave plasma at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Passelergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterization (ITFPC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Nancy, France. pp.012009-1-01200-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/12/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Upper Bound on Random Access Transport Capacity</w:t>
+                <w:t xml:space="preserve">TOSCANE : TOwards SCalable Audiovisual Communication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey G. Andrews</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Senoussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Renan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control, &amp; Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Information Infrastructure Symposium, GIIS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426019v1</w:t>
+                <w:t xml:space="preserve">hal-00474153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOSCANE : TOwards SCalable Audiovisual Communication Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Carminati</w:t>
+                <w:t xml:space="preserve">Transrating by frequencies selectivity for H.264/AVC intra pictures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Senoussaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guarisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Information Infrastructure Symposium, GIIS 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Braodcasting, BMSB 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Spain. pp.59-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBMSB.2009.5133730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474153v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transrating by frequencies selectivity for H.264/AVC intra pictures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">TOSCANE - optimised transmission of scalable video in terms of source/channel coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Guarisco</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Braodcasting, BMSB 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Broadcasting Conference, IBC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474152v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOSCANE - optimised transmission of scalable video in terms of source/channel coding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+                <w:t xml:space="preserve">Nitriding process at low temperature for thin metal films in (Ar-N2-H2) expanding ternary plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Touimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Passelergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Broadcasting Conference, IBC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Innovations in Thin Films Processing and Characterization (IFTPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575453v1</w:t>
+                <w:t xml:space="preserve">hal-00438452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitriding process at low temperature for thin metal films in (Ar-N2-H2) expanding ternary plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
+                <w:t xml:space="preserve">A Simple Upper Bound on Random Access Transport Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey G. Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Kountouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haenggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Thin Films Processing and Characterization (IFTPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">Control, &amp; Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Monticello, IL,, United States. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438452v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la diffusion du néodyme dans le grenat d'yttrium et d'aluminium (YAG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maitrerobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10544,298 +10544,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction for the ClearPET$^{TM}$ Neuro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen doping in ZnO and ZnCoO thin films grown by rf-magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morel</w:t>
+                <w:t xml:space="preserve">H. Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">T. Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Krieguer</w:t>
+                <w:t xml:space="preserve">J. Alaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rey</w:t>
+                <w:t xml:space="preserve">P. Stamenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Imaging Technologies in Biomedical Sciences - Innovation in Nuclear and Radiological Imaging: from Basic Research to Clinical Application</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Trends in Materials and Nanosciences (TMN 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00122701v1</w:t>
+                <w:t xml:space="preserve">hal-00128482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen doping in ZnO and ZnCoO thin films grown by rf-magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image reconstruction for the ClearPET$^{TM}$ Neuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bieber</w:t>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fix</w:t>
+                <w:t xml:space="preserve">M. Krieguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alaria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Muller</w:t>
+                <w:t xml:space="preserve">M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Trends in Materials and Nanosciences (TMN 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Imaging Technologies in Biomedical Sciences - Innovation in Nuclear and Radiological Imaging: from Basic Research to Clinical Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Milos Island, Greece. pp.381-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.08.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128482v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00122701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Results with the ClearPET Small Animal PET Scanners</w:t>
               </w:r>
@@ -10981,277 +10981,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointes plasmoniques pour la spectrométrie Raman amplifiée.</w:t>
+                <w:t xml:space="preserve">Raman amplifié par effet de pointe sur des nanotubes alignés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anirban Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mariem Kandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Delmas</w:t>
+                <w:t xml:space="preserve">S. Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411355v1</w:t>
+                <w:t xml:space="preserve">hal-02411342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman amplifié par effet de pointe sur des nanotubes alignés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pointes plasmoniques pour la spectrométrie Raman amplifiée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kandara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anirban Kundu</w:t>
+                <w:t xml:space="preserve">Germercy Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariem Kandara</w:t>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tahir</w:t>
+                <w:t xml:space="preserve">Mathieu Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone 'SFEC-2019'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411342v1</w:t>
+                <w:t xml:space="preserve">hal-02411355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11674,103 +11674,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural improvement of PLD grown KTa0.65Nb0.35O3 films by the use of KNbO3 seed layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11845,103 +11845,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALICE Report to the DESY Physics Research Committee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11995,103 +11995,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report to the DESY PRC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LAPP. 2009, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12389,51 +12389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02110794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gangolf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blecher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bola&#241;os" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.021008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091550" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yalcinkaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonthuis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Erdogan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. van Stralen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baiko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-017-3770-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Veyrinas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gruson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07151-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riconda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaramello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Marqu&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019374" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01417000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veyrinas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00137H" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giuli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955322" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giribono" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.075001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manschwetus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914464" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Urbain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Van Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;l&#233;oc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908597" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlereth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/12/P12006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01092573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eigen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Thomson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/04/P04014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155049v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205419" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00905242v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Francis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02167-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adloff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Blaising" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drancourt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaglione" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/P01004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00984214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/07/P07022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oppermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morales" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Patchkovskii" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00834071v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espargili&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/07/P07005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/09/P09001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jauberteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jauberteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Touimi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.412109" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottomley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuckert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tocheny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.07.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1058WV5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611722v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.056" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VHNLXWR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708486v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mccabe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane R. Austin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Tajalli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Walmsley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/12/1/012009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sofikitis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Horchani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003689899" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.023415" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brown" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/05/P05004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/10/103001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JD50187-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3745-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HKZF2S5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527558v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Andrews" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kountouris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haenggi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.06.091432" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920324v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340903156822" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164781v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Boutu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stankiewicz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Frasinski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/13/134002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8393524B7CE55713490EB2ED00B01ABC2726E283/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366128v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Fioretti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Allegrini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920336v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-0068/22/02/149-156" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431137v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2009.03.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395919v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baumard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRFV5BX8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671886v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/34008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025944v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wohlfahrt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hewitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kitoh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0415-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258045v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/41/7/074023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161934v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemin Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330718v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otto-Bliesner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joussaume" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Peterchmitt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-261-2007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172209v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lenarduzzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123243v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.06.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VJ93D9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882473v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kenzari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Machizaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.08.085" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riazuelo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loub&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walraet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604222157" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X2JWCVFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518894v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#252;ller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.075002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898244v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Ledeuil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152481v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152480v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20011104" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006801v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesage" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006799v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherrer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tinschert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glazkov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#246;bel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jedlinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schimmelpfennig" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995746" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scherrer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19842184" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01C84DF8AA0FEFB4DFC8AEC1D63FEAEA754D78A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618426v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619183v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessaurou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426019v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Andrews" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438452v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363147v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00122701v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieguer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.08.048" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WXZV9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128482v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bieber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fix" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alaria" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamenov" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475186v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auffray" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutemeur" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandenburg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruyndonckx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Choi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5093-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411355v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kandara" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411342v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kundu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tahir" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873238v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kane" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026546v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hewitt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kitoch" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2121-3_24" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813747v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Seiler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmidt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fischer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reimers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411673v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.205" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXR1K7TQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462509v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Blaising" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438264v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blaising" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511903v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02110794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gangolf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blecher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bola&#241;os" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.021008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091550" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Veyrinas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gruson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07151-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riconda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaramello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Marqu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019374" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yalcinkaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonthuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Erdogan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. van Stralen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baiko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-017-3770-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giribono" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.075001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giuli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955322" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01417000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veyrinas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00137H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Urbain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Van Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;l&#233;oc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908597" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manschwetus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914464" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlereth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/12/P12006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01092573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eigen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Thomson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/04/P04014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155049v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205419" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adloff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Blaising" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drancourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaglione" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/P01004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02167-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00984214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/07/P07022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oppermann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Patchkovskii" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00905242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Francis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/09/P09001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00834071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espargili&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/07/P07005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottomley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuckert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tocheny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.07.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1058WV5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jauberteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jauberteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Touimi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.412109" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611722v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.056" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VHNLXWR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708486v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mccabe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane R. Austin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Tajalli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Walmsley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569786v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/10/103001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JD50187-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464391v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brown" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/05/P05004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920783v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sofikitis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Horchani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003689899" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671915v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.023415" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3745-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HKZF2S5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Andrews" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kountouris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haenggi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.06.091432" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584195v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/12/1/012009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Fioretti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Allegrini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055037" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920336v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-0068/22/02/149-156" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431137v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2009.03.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395919v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baumard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRFV5BX8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Boutu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stankiewicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Frasinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/13/134002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8393524B7CE55713490EB2ED00B01ABC2726E283/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920324v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340903156822" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671886v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/34008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025944v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wohlfahrt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hewitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kitoh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0415-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258045v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/41/7/074023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161934v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemin Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330718v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otto-Bliesner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joussaume" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Peterchmitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-261-2007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172209v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lenarduzzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123243v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.06.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VJ93D9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882473v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kenzari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Machizaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.08.085" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riazuelo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loub&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walraet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604222157" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X2JWCVFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518894v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#252;ller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.075002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898244v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Ledeuil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152481v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152480v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20011104" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006801v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesage" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006799v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherrer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tinschert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glazkov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#246;bel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jedlinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schimmelpfennig" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995746" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scherrer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19842184" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01C84DF8AA0FEFB4DFC8AEC1D63FEAEA754D78A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619183v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessaurou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618426v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438452v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426019v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Andrews" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363147v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128482v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bieber" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fix" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alaria" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamenov" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00122701v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieguer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.08.048" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WXZV9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475186v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auffray" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutemeur" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandenburg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruyndonckx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Choi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5093-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kundu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kandara" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tahir" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411355v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873238v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kane" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026546v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hewitt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kitoch" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2121-3_24" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813747v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Seiler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmidt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fischer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reimers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411673v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.205" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXR1K7TQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462509v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Blaising" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438264v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blaising" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511903v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>