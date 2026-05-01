--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -632,291 +632,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joule-Level High-Efficiency Energy Transfer to Subpicosecond Laser Pulses by a Plasma-Based Amplifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High brightness ultrafast transmission electron microscope based on a laser-driven cold-field emission source: principle and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R. Marquès</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.021008⟩</w:t>
+              <w:t xml:space="preserve">Advances in Physics: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.1660214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23746149.2019.1660214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110794v1</w:t>
+                <w:t xml:space="preserve">hal-03082027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High brightness ultrafast transmission electron microscope based on a laser-driven cold-field emission source: principle and applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">Joule-Level High-Efficiency Energy Transfer to Subpicosecond Laser Pulses by a Plasma-Based Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gangolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kociak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bolaños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Physics: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (1), pp.1660214. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.021008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23746149.2019.1660214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.021008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082027v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t>
               </w:r>
@@ -1049,64 +1049,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma optics in the context of high intensity lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,51 +1607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riconda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chiaramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raphaël Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1830,161 +1830,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of the Self-Similar Regime of Strongly Coupled Stimulated Brillouin Scattering for Efficient Short Laser Pulse Amplification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Lancia</w:t>
+                <w:t xml:space="preserve">Optimization of interaction conditions for efficient short laser pulse amplification by stimulated Brillouin scattering in the strongly coupled regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chiaramello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Giribono</w:t>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vassura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Riconda</w:t>
+                <w:t xml:space="preserve">M. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (7), </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (7), pp.072103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.075001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4955322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370556v1</w:t>
+                <w:t xml:space="preserve">hal-02370526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iodine benchmarks in the SARNET network of excellence</w:t>
               </w:r>
@@ -2081,161 +2081,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of interaction conditions for efficient short laser pulse amplification by stimulated Brillouin scattering in the strongly coupled regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signatures of the Self-Similar Regime of Strongly Coupled Stimulated Brillouin Scattering for Efficient Short Laser Pulse Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giribono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vassura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chiaramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riconda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (7), pp.072103. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4955322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.075001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370526v1</w:t>
+                <w:t xml:space="preserve">hal-02370556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength and shape dependent strong-field photoemission from silver nanotips</w:t>
               </w:r>
@@ -2483,295 +2483,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01417000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zero dead-time multi-particle time and position sensitive detector based on correlation between brightness and amplitude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible attosecond beamline for high harmonic spectroscopy and XUV/near-IR pump probe experiments requiring long acquisition times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Urbain</w:t>
+                <w:t xml:space="preserve">B. Manschwetus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bech</w:t>
+                <w:t xml:space="preserve">M. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Van Roy</w:t>
+                <w:t xml:space="preserve">M. Böttcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Géléoc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">M. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 86, pp.023305. </w:t>
+              <w:t xml:space="preserve">, 2015, 86, pp.033108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4908597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4914464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01244359v1</w:t>
+                <w:t xml:space="preserve">cea-01244345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible attosecond beamline for high harmonic spectroscopy and XUV/near-IR pump probe experiments requiring long acquisition times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A zero dead-time multi-particle time and position sensitive detector based on correlation between brightness and amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Van Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Géléoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 86, pp.033108. </w:t>
+              <w:t xml:space="preserve">, 2015, 86, pp.023305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4914464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4908597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01244345v1</w:t>
+                <w:t xml:space="preserve">cea-01244359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A table-top ultrashort light source in the extreme ultraviolet for circular dichroism experiments</w:t>
               </w:r>
@@ -3257,377 +3257,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shower development of particles with momenta from 1 to 10 GeV in the CALICE Scintillator-Tungsten HCAL</w:t>
+                <w:t xml:space="preserve">Amplification of ultra-short light pulses by ion collective modes in plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adloff</w:t>
+                <w:t xml:space="preserve">A. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -J. Blaising</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Gaglione</w:t>
+                <w:t xml:space="preserve">G. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raphaël Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/01/P01004⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 223 (6), pp.1153-1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2014-02167-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00904878v1</w:t>
+                <w:t xml:space="preserve">hal-02370601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of ultra-short light pulses by ion collective modes in plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shower development of particles with momenta from 1 to 10 GeV in the CALICE Scintillator-Tungsten HCAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -J. Blaising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frank</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Lancia</w:t>
+                <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lehmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Raphaël Marquès</w:t>
+                <w:t xml:space="preserve">R. Gaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 223 (6), pp.1153-1156. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.P01004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2014-02167-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/01/P01004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370601v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00904878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Time Structure of Hadronic Showers in highly granular Calorimeters with Tungsten and Steel Absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.P07022. </w:t>
@@ -3933,103 +3933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Track segments in hadronic showers in a highly granular scintillator-steel hadron calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.P09001. </w:t>
@@ -4067,90 +4067,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of GEANT4 Monte Carlo Models with a Highly Granular Scintillator-Steel Hadron Calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Espargilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4195,363 +4195,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00834071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe accident research in the core degradation area An example of effective international cooperation between the European Union (EU) and the Commonwealth of Independent States (CIS) by the International Science and Technology Center</w:t>
+                <w:t xml:space="preserve">A thermochemical process using expanding plasma for nitriding thin molybdenum films at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bottomley</w:t>
+                <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stuckert</w:t>
+                <w:t xml:space="preserve">Jean-Louis Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hofmann</w:t>
+                <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tocheny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Hugon</w:t>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2012.07.006⟩</w:t>
+              <w:t xml:space="preserve">Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.857-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/eng.2012.412109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920212v1</w:t>
+                <w:t xml:space="preserve">hal-00771768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermochemical process using expanding plasma for nitriding thin molybdenum films at low temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severe accident research in the core degradation area An example of effective international cooperation between the European Union (EU) and the Commonwealth of Independent States (CIS) by the International Science and Technology Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bottomley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stuckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
+                <w:t xml:space="preserve">P. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Jauberteau</w:t>
+                <w:t xml:space="preserve">L. Tocheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Touimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">M. Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 252, pp.226-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2012.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/eng.2012.412109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00771768v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding microwave plasma process for thin molybdenum films nitriding: Nitrogen diffusion and structure investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,77 +4627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma material surface investigation in a nitriding process of thin molybdenum films using an expanding (Ar-NH2-H2) plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,515 +4880,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newcomer's guide to ultrashort pulse shaping and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chirping the probe pulse in a coherent transients experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (10), pp.103001. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.023415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/43/10/103001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.023415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569786v1</w:t>
+                <w:t xml:space="preserve">hal-00671915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and Commissioning of the CALICE Analog Hadron Calorimeter Prototype</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Repond</w:t>
+                <w:t xml:space="preserve">Vibrational cooling of cold molecules with optimised shaped pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sofikitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brandt</w:t>
+                <w:t xml:space="preserve">A. Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Brown</w:t>
+                <w:t xml:space="preserve">Ridha Horchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/05/P05004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (6), pp.795-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268971003689899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00464391v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational cooling of cold molecules with optimised shaped pulses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A newcomer's guide to ultrashort pulse shaping and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fioretti</w:t>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268971003689899⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (10), pp.103001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/43/10/103001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920783v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirping the probe pulse in a coherent transients experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">Construction and Commissioning of the CALICE Analog Hadron Calorimeter Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Repond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Girard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (2), pp.023415. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.P05004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.023415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/05/P05004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671915v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00464391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct shaping of tunable UV ultra-short pulses</w:t>
               </w:r>
@@ -5607,64 +5607,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nitriding process of very thin molybdenum films in an expanding microwave plasma at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5735,350 +5735,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of microwave dielectric losses in KTa1−xNbxO3 thin films by MgO-doping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular vibrational cooling by Optical Pumping with shaped femtosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sofikitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Andréa Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Horchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bouquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+                <w:t xml:space="preserve">Maria Allegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.04.022⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 111, pp.055037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/5/055037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411877v1</w:t>
+                <w:t xml:space="preserve">hal-00366128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular vibrational cooling by Optical Pumping with shaped femtosecond pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">Reduction of microwave dielectric losses in KTa1−xNbxO3 thin films by MgO-doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Fioretti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Allegrini</w:t>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (20), pp.5940-5942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/5/055037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00366128v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband Vibrational Cooling of Cold Cesium Molecules: Theory and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Sofikitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fioretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6581,103 +6581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold cesium molecules: from formation to cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fioretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Sofikitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Horchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (18-19), pp.2089-2099. </w:t>
@@ -6741,51 +6741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83, pp.34008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6992,51 +6992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bigourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41, pp.074023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9309,320 +9309,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding microwave plasma for thin molybdenum films nitriding : nitrogen diffusion and surface structure investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Plasma and material surface investigations in a nitriding process of thin molybdenum films using an expanding (Ar-N2-H2) plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Touimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Touimi</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bessaurou</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSE 2010 Twelfth International Conference on Plasma Surface Engineering,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Garmisch Partenkirchen, Germany. pp.Pages S271-S274</w:t>
+              <w:t xml:space="preserve">PIRM IV Physique des Interactions Rayonnement Matière, 4ème Congrès International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Dakhla, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619183v1</w:t>
+                <w:t xml:space="preserve">hal-00618426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and material surface investigations in a nitriding process of thin molybdenum films using an expanding (Ar-N2-H2) plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Expanding microwave plasma for thin molybdenum films nitriding : nitrogen diffusion and surface structure investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessaurou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIRM IV Physique des Interactions Rayonnement Matière, 4ème Congrès International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Dakhla, Morocco</w:t>
+              <w:t xml:space="preserve">PSE 2010 Twelfth International Conference on Plasma Surface Engineering,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Garmisch Partenkirchen, Germany. pp.Pages S271-S274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618426v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nitriding process of very thin molybdenum films in an expanding microwave plasma at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10092,64 +10092,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitriding process at low temperature for thin metal films in (Ar-N2-H2) expanding ternary plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10544,298 +10544,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen doping in ZnO and ZnCoO thin films grown by rf-magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image reconstruction for the ClearPET$^{TM}$ Neuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bieber</w:t>
+                <w:t xml:space="preserve">C. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fix</w:t>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alaria</w:t>
+                <w:t xml:space="preserve">M. Krieguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Stamenov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Muller</w:t>
+                <w:t xml:space="preserve">M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Trends in Materials and Nanosciences (TMN 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Imaging Technologies in Biomedical Sciences - Innovation in Nuclear and Radiological Imaging: from Basic Research to Clinical Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Milos Island, Greece. pp.381-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.08.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128482v1</w:t>
+                <w:t xml:space="preserve">in2p3-00122701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction for the ClearPET$^{TM}$ Neuro</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen doping in ZnO and ZnCoO thin films grown by rf-magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">H. Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Krieguer</w:t>
+                <w:t xml:space="preserve">T. Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rey</w:t>
+                <w:t xml:space="preserve">J. Alaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stamenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Imaging Technologies in Biomedical Sciences - Innovation in Nuclear and Radiological Imaging: from Basic Research to Clinical Application</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Trends in Materials and Nanosciences (TMN 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00122701v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Results with the ClearPET Small Animal PET Scanners</w:t>
               </w:r>
@@ -11674,103 +11674,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural improvement of PLD grown KTa0.65Nb0.35O3 films by the use of KNbO3 seed layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11845,51 +11845,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALICE Report to the DESY Physics Research Committee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11897,51 +11897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11995,51 +11995,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report to the DESY PRC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12047,51 +12047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LAPP. 2009, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12389,51 +12389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02110794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gangolf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blecher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bola&#241;os" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.021008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091550" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Veyrinas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gruson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07151-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riconda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaramello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Marqu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019374" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yalcinkaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonthuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Erdogan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. van Stralen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baiko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-017-3770-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giribono" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.075001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giuli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955322" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01417000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veyrinas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00137H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Urbain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Van Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;l&#233;oc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908597" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manschwetus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914464" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlereth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/12/P12006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01092573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eigen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Thomson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/04/P04014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155049v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205419" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adloff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Blaising" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drancourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaglione" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/P01004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02167-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00984214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/07/P07022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oppermann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Patchkovskii" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00905242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Francis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/09/P09001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00834071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espargili&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/07/P07005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottomley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuckert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tocheny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.07.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1058WV5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jauberteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jauberteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Touimi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.412109" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611722v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.056" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VHNLXWR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708486v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mccabe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane R. Austin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Tajalli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Walmsley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569786v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/10/103001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JD50187-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464391v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brown" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/05/P05004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920783v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sofikitis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Horchani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003689899" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671915v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.023415" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3745-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HKZF2S5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Andrews" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kountouris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haenggi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.06.091432" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584195v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/12/1/012009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Fioretti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Allegrini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055037" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920336v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-0068/22/02/149-156" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431137v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2009.03.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395919v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baumard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRFV5BX8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Boutu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stankiewicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Frasinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/13/134002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8393524B7CE55713490EB2ED00B01ABC2726E283/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920324v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340903156822" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671886v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/34008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025944v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wohlfahrt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hewitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kitoh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0415-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258045v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/41/7/074023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161934v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemin Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330718v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otto-Bliesner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joussaume" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Peterchmitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-261-2007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172209v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lenarduzzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123243v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.06.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VJ93D9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882473v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kenzari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Machizaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.08.085" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riazuelo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loub&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walraet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604222157" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X2JWCVFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518894v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#252;ller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.075002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898244v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Ledeuil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152481v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152480v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20011104" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006801v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesage" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006799v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherrer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tinschert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glazkov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#246;bel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jedlinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schimmelpfennig" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995746" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scherrer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19842184" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01C84DF8AA0FEFB4DFC8AEC1D63FEAEA754D78A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619183v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessaurou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618426v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438452v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426019v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Andrews" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363147v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128482v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bieber" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fix" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alaria" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamenov" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00122701v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieguer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.08.048" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WXZV9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475186v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auffray" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutemeur" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandenburg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruyndonckx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Choi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5093-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kundu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kandara" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tahir" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411355v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873238v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kane" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026546v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hewitt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kitoch" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2121-3_24" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813747v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Seiler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmidt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fischer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reimers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411673v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.205" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXR1K7TQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462509v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Blaising" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438264v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blaising" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511903v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02110794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gangolf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blecher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bola&#241;os" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.021008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091550" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Veyrinas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gruson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07151-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riconda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaramello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Marqu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019374" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yalcinkaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonthuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Erdogan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. van Stralen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baiko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-017-3770-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grech" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955322" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giuli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giribono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.075001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01417000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veyrinas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00137H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manschwetus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914464" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Urbain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Van Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;l&#233;oc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908597" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlereth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/12/P12006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01092573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eigen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Thomson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/04/P04014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155049v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205419" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02167-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adloff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Blaising" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drancourt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaglione" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/P01004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00984214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/07/P07022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oppermann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Patchkovskii" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00905242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Francis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/09/P09001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00834071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espargili&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/07/P07005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jauberteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jauberteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Touimi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.412109" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottomley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuckert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tocheny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.07.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1058WV5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611722v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.056" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VHNLXWR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708486v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mccabe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane R. Austin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Tajalli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Walmsley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671915v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.023415" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sofikitis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Horchani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003689899" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/10/103001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JD50187-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464391v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brown" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/05/P05004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3745-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HKZF2S5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Andrews" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kountouris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haenggi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.06.091432" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584195v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/12/1/012009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366128v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Fioretti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Allegrini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055037" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920336v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-0068/22/02/149-156" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431137v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2009.03.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395919v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baumard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRFV5BX8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Boutu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stankiewicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Frasinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/13/134002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8393524B7CE55713490EB2ED00B01ABC2726E283/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920324v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340903156822" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671886v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/34008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025944v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wohlfahrt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hewitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kitoh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0415-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258045v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/41/7/074023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161934v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemin Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330718v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otto-Bliesner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joussaume" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Peterchmitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-261-2007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172209v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lenarduzzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123243v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.06.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VJ93D9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882473v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kenzari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Machizaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.08.085" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riazuelo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loub&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walraet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604222157" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X2JWCVFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518894v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#252;ller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.075002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898244v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Ledeuil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152481v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152480v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20011104" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006801v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesage" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006799v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherrer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tinschert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glazkov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#246;bel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jedlinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schimmelpfennig" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995746" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scherrer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19842184" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01C84DF8AA0FEFB4DFC8AEC1D63FEAEA754D78A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618426v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619183v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessaurou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438452v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426019v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Andrews" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363147v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00122701v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieguer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.08.048" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WXZV9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128482v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bieber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fix" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alaria" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamenov" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475186v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auffray" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutemeur" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandenburg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruyndonckx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Choi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5093-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kundu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kandara" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tahir" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411355v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873238v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kane" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026546v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hewitt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kitoch" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2121-3_24" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813747v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Seiler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmidt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fischer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reimers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411673v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.205" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXR1K7TQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462509v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Blaising" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438264v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blaising" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511903v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>