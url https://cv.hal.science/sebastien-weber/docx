--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -632,291 +632,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High brightness ultrafast transmission electron microscope based on a laser-driven cold-field emission source: principle and applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joule-Level High-Efficiency Energy Transfer to Subpicosecond Laser Pulses by a Plasma-Based Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kociak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-R. Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gangolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bolaños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Physics: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23746149.2019.1660214⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.021008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.021008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082027v1</w:t>
+                <w:t xml:space="preserve">hal-02110794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joule-Level High-Efficiency Energy Transfer to Subpicosecond Laser Pulses by a Plasma-Based Amplifier</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Blecher</w:t>
+                <w:t xml:space="preserve">High brightness ultrafast transmission electron microscope based on a laser-driven cold-field emission source: principle and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bolaños</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (2), pp.021008. </w:t>
+              <w:t xml:space="preserve">Advances in Physics: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.1660214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.021008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23746149.2019.1660214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110794v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t>
               </w:r>
@@ -1049,64 +1049,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma optics in the context of high intensity lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1432,291 +1432,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01934789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high brightness ultrafast Transmission Electron Microscope based on a laser-driven cold field emission source</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">The role of the global phase in the spatio-temporal evolution of strong-coupling Brillouin scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kociak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Riconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chiaramello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raphaël Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.12.015⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.013114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5019374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846146v1</w:t>
+                <w:t xml:space="preserve">hal-02370489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the global phase in the spatio-temporal evolution of strong-coupling Brillouin scattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Lancia</w:t>
+                <w:t xml:space="preserve">Development of a high brightness ultrafast Transmission Electron Microscope based on a laser-driven cold field emission source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Raphaël Marquès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (1), pp.013114. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186, pp.128 - 138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5019374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370489v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes of renal replacement therapy in boys with prune belly syndrome: findings from the ESPN/ERA-EDTA Registry</w:t>
               </w:r>
@@ -1830,412 +1830,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of interaction conditions for efficient short laser pulse amplification by stimulated Brillouin scattering in the strongly coupled regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Signatures of the Self-Similar Regime of Strongly Coupled Stimulated Brillouin Scattering for Efficient Short Laser Pulse Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giribono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vassura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chiaramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riconda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (7), pp.072103. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4955322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.075001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370526v1</w:t>
+                <w:t xml:space="preserve">hal-02370556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodine benchmarks in the SARNET network of excellence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of interaction conditions for efficient short laser pulse amplification by stimulated Brillouin scattering in the strongly coupled regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chiaramello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amiranoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Haste</w:t>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Di Giuli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4031652⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (7), pp.072103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4955322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557536v1</w:t>
+                <w:t xml:space="preserve">hal-02370526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of the Self-Similar Regime of Strongly Coupled Stimulated Brillouin Scattering for Efficient Short Laser Pulse Amplification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Lancia</w:t>
+                <w:t xml:space="preserve">Iodine benchmarks in the SARNET network of excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Haste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Giribono</w:t>
+                <w:t xml:space="preserve">M. Di Giuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vassura</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.021022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.075001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4031652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370556v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength and shape dependent strong-field photoemission from silver nanotips</w:t>
               </w:r>
@@ -3019,615 +3019,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01192607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pion and proton showers in the CALICE scintillator-steel analogue hadron calorimeter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal properties of nanoshell plasmonic response for strong-field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bilki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Xia</w:t>
+                <w:t xml:space="preserve">G. Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Eigen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/10/04/P04014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (20), pp.205419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01092573v1</w:t>
+                <w:t xml:space="preserve">hal-01155049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal properties of nanoshell plasmonic response for strong-field experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">Pion and proton showers in the CALICE scintillator-steel analogue hadron calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bilki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Repond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Colas Des Francs</w:t>
+                <w:t xml:space="preserve">G. Eigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Girard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. A. Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (20), pp.205419. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.P04014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/10/04/P04014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155049v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01092573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of ultra-short light pulses by ion collective modes in plasmas</w:t>
+                <w:t xml:space="preserve">Shower development of particles with momenta from 1 to 10 GeV in the CALICE Scintillator-Tungsten HCAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frank</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Lancia</w:t>
+                <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lehmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Raphaël Marquès</w:t>
+                <w:t xml:space="preserve">J. -J. Blaising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2014-02167-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.P01004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/01/P01004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370601v1</w:t>
+                <w:t xml:space="preserve">in2p3-00904878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shower development of particles with momenta from 1 to 10 GeV in the CALICE Scintillator-Tungsten HCAL</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amplification of ultra-short light pulses by ion collective modes in plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Drancourt</w:t>
+                <w:t xml:space="preserve">A. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gaglione</w:t>
+                <w:t xml:space="preserve">G. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raphaël Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, pp.P01004. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 223 (6), pp.1153-1156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/01/P01004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2014-02167-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00904878v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Time Structure of Hadronic Showers in highly granular Calorimeters with Tungsten and Steel Absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.P07022. </w:t>
@@ -3933,103 +3933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Track segments in hadronic showers in a highly granular scintillator-steel hadron calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.P09001. </w:t>
@@ -4067,90 +4067,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of GEANT4 Monte Carlo Models with a Highly Granular Scintillator-Steel Hadron Calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Espargilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4195,363 +4195,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00834071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermochemical process using expanding plasma for nitriding thin molybdenum films at low temperature</w:t>
+                <w:t xml:space="preserve">Severe accident research in the core degradation area An example of effective international cooperation between the European Union (EU) and the Commonwealth of Independent States (CIS) by the International Science and Technology Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
+                <w:t xml:space="preserve">D. Bottomley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Jauberteau</w:t>
+                <w:t xml:space="preserve">J. Stuckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Touimi</w:t>
+                <w:t xml:space="preserve">P. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">L. Tocheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/eng.2012.412109⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 252, pp.226-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2012.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771768v1</w:t>
+                <w:t xml:space="preserve">hal-02920212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe accident research in the core degradation area An example of effective international cooperation between the European Union (EU) and the Commonwealth of Independent States (CIS) by the International Science and Technology Center</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A thermochemical process using expanding plasma for nitriding thin molybdenum films at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hofmann</w:t>
+                <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tocheny</w:t>
+                <w:t xml:space="preserve">Jean-Louis Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hugon</w:t>
+                <w:t xml:space="preserve">Said Touimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2012.07.006⟩</w:t>
+              <w:t xml:space="preserve">Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.857-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/eng.2012.412109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02920212v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding microwave plasma process for thin molybdenum films nitriding: Nitrogen diffusion and structure investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,77 +4627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma material surface investigation in a nitriding process of thin molybdenum films using an expanding (Ar-NH2-H2) plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,515 +4880,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirping the probe pulse in a coherent transients experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrational cooling of cold molecules with optimised shaped pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sofikitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Horchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.023415⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (6), pp.795-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268971003689899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671915v1</w:t>
+                <w:t xml:space="preserve">hal-00920783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational cooling of cold molecules with optimised shaped pulses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ridha Horchani</w:t>
+                <w:t xml:space="preserve">Construction and Commissioning of the CALICE Analog Hadron Calorimeter Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Repond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pichler</w:t>
+                <w:t xml:space="preserve">A. Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268971003689899⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.P05004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/05/P05004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920783v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00464391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A newcomer's guide to ultrashort pulse shaping and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (10), pp.103001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-4075/43/10/103001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and Commissioning of the CALICE Analog Hadron Calorimeter Prototype</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Brandt</w:t>
+                <w:t xml:space="preserve">Chirping the probe pulse in a coherent transients experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Brown</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5, pp.P05004. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.023415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/05/P05004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.023415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00464391v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct shaping of tunable UV ultra-short pulses</w:t>
               </w:r>
@@ -5607,64 +5607,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nitriding process of very thin molybdenum films in an expanding microwave plasma at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5735,350 +5735,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular vibrational cooling by Optical Pumping with shaped femtosecond pulses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of microwave dielectric losses in KTa1−xNbxO3 thin films by MgO-doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Fioretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ridha Horchani</w:t>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Allegrini</w:t>
+                <w:t xml:space="preserve">V. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/5/055037⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (20), pp.5940-5942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366128v1</w:t>
+                <w:t xml:space="preserve">hal-00411877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of microwave dielectric losses in KTa1−xNbxO3 thin films by MgO-doping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+                <w:t xml:space="preserve">Molecular vibrational cooling by Optical Pumping with shaped femtosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sofikitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+                <w:t xml:space="preserve">Andréa Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Horchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Allegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.04.022⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 111, pp.055037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/5/055037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00411877v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband Vibrational Cooling of Cold Cesium Molecules: Theory and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Sofikitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fioretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6581,103 +6581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold cesium molecules: from formation to cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fioretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sofikitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Horchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (18-19), pp.2089-2099. </w:t>
@@ -6741,51 +6741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83, pp.34008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6992,51 +6992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bigourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41, pp.074023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9309,320 +9309,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and material surface investigations in a nitriding process of thin molybdenum films using an expanding (Ar-N2-H2) plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Expanding microwave plasma for thin molybdenum films nitriding : nitrogen diffusion and surface structure investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessaurou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIRM IV Physique des Interactions Rayonnement Matière, 4ème Congrès International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Dakhla, Morocco</w:t>
+              <w:t xml:space="preserve">PSE 2010 Twelfth International Conference on Plasma Surface Engineering,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Garmisch Partenkirchen, Germany. pp.Pages S271-S274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618426v1</w:t>
+                <w:t xml:space="preserve">hal-00619183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding microwave plasma for thin molybdenum films nitriding : nitrogen diffusion and surface structure investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Plasma and material surface investigations in a nitriding process of thin molybdenum films using an expanding (Ar-N2-H2) plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Touimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Touimi</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bessaurou</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSE 2010 Twelfth International Conference on Plasma Surface Engineering,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Garmisch Partenkirchen, Germany. pp.Pages S271-S274</w:t>
+              <w:t xml:space="preserve">PIRM IV Physique des Interactions Rayonnement Matière, 4ème Congrès International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Dakhla, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619183v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nitriding process of very thin molybdenum films in an expanding microwave plasma at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10092,64 +10092,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitriding process at low temperature for thin metal films in (Ar-N2-H2) expanding ternary plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10544,298 +10544,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction for the ClearPET$^{TM}$ Neuro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen doping in ZnO and ZnCoO thin films grown by rf-magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morel</w:t>
+                <w:t xml:space="preserve">H. Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">T. Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Krieguer</w:t>
+                <w:t xml:space="preserve">J. Alaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rey</w:t>
+                <w:t xml:space="preserve">P. Stamenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Imaging Technologies in Biomedical Sciences - Innovation in Nuclear and Radiological Imaging: from Basic Research to Clinical Application</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Trends in Materials and Nanosciences (TMN 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00122701v1</w:t>
+                <w:t xml:space="preserve">hal-00128482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen doping in ZnO and ZnCoO thin films grown by rf-magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image reconstruction for the ClearPET$^{TM}$ Neuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bieber</w:t>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fix</w:t>
+                <w:t xml:space="preserve">M. Krieguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alaria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Muller</w:t>
+                <w:t xml:space="preserve">M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Trends in Materials and Nanosciences (TMN 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Imaging Technologies in Biomedical Sciences - Innovation in Nuclear and Radiological Imaging: from Basic Research to Clinical Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Milos Island, Greece. pp.381-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.08.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128482v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00122701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Results with the ClearPET Small Animal PET Scanners</w:t>
               </w:r>
@@ -11674,103 +11674,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural improvement of PLD grown KTa0.65Nb0.35O3 films by the use of KNbO3 seed layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11845,51 +11845,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALICE Report to the DESY Physics Research Committee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11897,51 +11897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11995,51 +11995,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report to the DESY PRC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12047,51 +12047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LAPP. 2009, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12389,51 +12389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02110794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gangolf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blecher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bola&#241;os" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.021008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091550" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Veyrinas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gruson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07151-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riconda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaramello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Marqu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019374" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yalcinkaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonthuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Erdogan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. van Stralen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baiko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-017-3770-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grech" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955322" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giuli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giribono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.075001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01417000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veyrinas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00137H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manschwetus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914464" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Urbain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Van Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;l&#233;oc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908597" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlereth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/12/P12006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01092573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eigen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Thomson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/04/P04014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155049v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205419" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02167-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adloff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Blaising" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drancourt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaglione" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/P01004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00984214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/07/P07022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oppermann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Patchkovskii" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00905242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Francis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/09/P09001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00834071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espargili&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/07/P07005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jauberteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jauberteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Touimi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.412109" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottomley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuckert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tocheny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.07.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1058WV5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611722v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.056" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VHNLXWR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708486v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mccabe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane R. Austin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Tajalli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Walmsley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671915v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.023415" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sofikitis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Horchani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003689899" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/10/103001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JD50187-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464391v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brown" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/05/P05004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3745-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HKZF2S5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Andrews" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kountouris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haenggi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.06.091432" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584195v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/12/1/012009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366128v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Fioretti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Allegrini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055037" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920336v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-0068/22/02/149-156" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431137v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2009.03.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395919v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baumard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRFV5BX8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Boutu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stankiewicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Frasinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/13/134002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8393524B7CE55713490EB2ED00B01ABC2726E283/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920324v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340903156822" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671886v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/34008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025944v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wohlfahrt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hewitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kitoh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0415-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258045v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/41/7/074023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161934v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemin Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330718v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otto-Bliesner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joussaume" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Peterchmitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-261-2007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172209v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lenarduzzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123243v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.06.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VJ93D9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882473v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kenzari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Machizaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.08.085" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riazuelo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loub&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walraet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604222157" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X2JWCVFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518894v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#252;ller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.075002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898244v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Ledeuil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152481v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152480v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20011104" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006801v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesage" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006799v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherrer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tinschert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glazkov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#246;bel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jedlinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schimmelpfennig" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995746" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scherrer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19842184" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01C84DF8AA0FEFB4DFC8AEC1D63FEAEA754D78A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618426v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619183v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessaurou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438452v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426019v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Andrews" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363147v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00122701v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieguer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.08.048" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WXZV9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128482v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bieber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fix" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alaria" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamenov" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475186v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auffray" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutemeur" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandenburg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruyndonckx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Choi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5093-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kundu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kandara" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tahir" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411355v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873238v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kane" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026546v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hewitt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kitoch" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2121-3_24" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813747v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Seiler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmidt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fischer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reimers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411673v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.205" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXR1K7TQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462509v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Blaising" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438264v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blaising" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511903v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02110794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gangolf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blecher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bola&#241;os" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.021008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091550" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hergott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01934789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Veyrinas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gruson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07151-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riconda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaramello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Marqu&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019374" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yalcinkaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonthuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Erdogan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. van Stralen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baiko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-017-3770-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giribono" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.075001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955322" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giuli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031652" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01417000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veyrinas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00137H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manschwetus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914464" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Urbain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Van Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;l&#233;oc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908597" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlereth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/12/P12006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205419" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01092573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eigen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Thomson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/04/P04014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adloff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Blaising" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drancourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaglione" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/P01004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02370601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02167-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00984214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/07/P07022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oppermann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Patchkovskii" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00905242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Francis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/09/P09001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00834071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espargili&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/07/P07005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottomley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuckert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tocheny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.07.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1058WV5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jauberteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jauberteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Touimi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.412109" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611722v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.056" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VHNLXWR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708486v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mccabe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane R. Austin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Tajalli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Walmsley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sofikitis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Horchani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003689899" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464391v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brown" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/05/P05004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569786v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/10/103001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JD50187-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671915v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.023415" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3745-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HKZF2S5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Andrews" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kountouris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haenggi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.06.091432" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584195v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/12/1/012009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Fioretti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Allegrini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055037" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920336v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-0068/22/02/149-156" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431137v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2009.03.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395919v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baumard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRFV5BX8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Boutu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stankiewicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Frasinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/13/134002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8393524B7CE55713490EB2ED00B01ABC2726E283/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920324v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340903156822" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671886v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/34008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025944v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wohlfahrt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hewitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kitoh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0415-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258045v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/41/7/074023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161934v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemin Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330718v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otto-Bliesner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joussaume" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Peterchmitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-261-2007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172209v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lenarduzzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petelot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123243v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.06.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VJ93D9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882473v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kenzari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Machizaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.08.085" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riazuelo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loub&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walraet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604222157" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X2JWCVFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518894v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#252;ller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.075002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898244v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Ledeuil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152481v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152480v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20011104" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006801v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesage" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006799v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherrer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tinschert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glazkov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#246;bel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jedlinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schimmelpfennig" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995746" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scherrer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19842184" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01C84DF8AA0FEFB4DFC8AEC1D63FEAEA754D78A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619183v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessaurou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618426v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438452v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426019v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Andrews" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363147v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128482v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bieber" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fix" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alaria" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamenov" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00122701v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieguer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.08.048" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WXZV9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475186v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auffray" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutemeur" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandenburg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruyndonckx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Choi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5093-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kundu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kandara" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tahir" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411355v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873238v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kane" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026546v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hewitt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kitoch" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2121-3_24" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813747v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Seiler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmidt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fischer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reimers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411673v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.205" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXR1K7TQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462509v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Blaising" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438264v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blaising" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511903v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>