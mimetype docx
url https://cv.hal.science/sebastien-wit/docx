--- v0 (2026-04-12)
+++ v1 (2026-05-05)
@@ -756,546 +756,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu vidéo et romanesque</w:t>
+                <w:t xml:space="preserve">Marâtre Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hautbout</w:t>
+                <w:t xml:space="preserve">Amandine Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Amandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620546v1</w:t>
+                <w:t xml:space="preserve">hal-04391063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliothèque numérique et intelligence collective. Le sacre des humanités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeu vidéo et romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hautbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Amandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12548-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295901v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marâtre Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Brugier</w:t>
+                <w:t xml:space="preserve">Bibliothèque numérique et intelligence collective. Le sacre des humanités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Amandio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dubail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, 2021</w:t>
+              <w:t xml:space="preserve">, Hors-série, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523500v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alea. Artistic practices and modes of subjectivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marâtre Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Amandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Monginot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dubail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy kitchen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295919v1</w:t>
+                <w:t xml:space="preserve">hal-04523500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marâtre Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lebarbier</w:t>
+                <w:t xml:space="preserve">Alea. Artistic practices and modes of subjectivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dubail</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Wit</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Monginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophy kitchen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13135/2385-1945/14.2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391063v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1536,486 +1536,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le hasard ne fait rien au monde que de se faire remarquer&amp;quot;. Entretien avec Anne Duprat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Monginot</w:t>
+                <w:t xml:space="preserve">Sociopoétique du jeu de cartes dans la nouvelle du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Amandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy kitchen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13135/2385-1945/5884⟩</w:t>
+              <w:t xml:space="preserve">Sociopoétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/sociopoetiques.1427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681608v1</w:t>
+                <w:t xml:space="preserve">hal-05295940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasard et orient au XXe siecle. Les controverses artistiques Boulez / Cage et Queneau / Breton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le hasard ne fait rien au monde que de se faire remarquer&amp;quot;. Entretien avec Anne Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Monginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy kitchen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Alea. Pratiche artistiche e modi di soggettivazione, 14, </w:t>
+              <w:t xml:space="preserve">, 2021, 2021 (14), pp.213-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13135/2385-1945/5882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13135/2385-1945/5884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797511v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le romanesque de la machine dans la méthode oulipienne</w:t>
+                <w:t xml:space="preserve">Hasard et orient au XXe siecle. Les controverses artistiques Boulez / Cage et Queneau / Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp. 67-82. </w:t>
+              <w:t xml:space="preserve">Philosophy kitchen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Alea. Pratiche artistiche e modi di soggettivazione, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11906-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13135/2385-1945/5882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295948v1</w:t>
+                <w:t xml:space="preserve">hal-04797511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Marâtre Nature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le romanesque de la machine dans la méthode oulipienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp. 67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11906-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391030v1</w:t>
+                <w:t xml:space="preserve">hal-05295948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociopoétique du jeu de cartes dans la nouvelle du XIXe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Amandio</w:t>
+                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Marâtre Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociopoétiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52497/sociopoetiques.1427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05295940v1</w:t>
+                <w:t xml:space="preserve">hal-04391030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le romanesque des livres-jeux : le cas de la trilogie de Zagor</w:t>
               </w:r>
@@ -2598,178 +2598,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Recherches actuelles en littérature de l’imaginaire »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fictions du commun : les formes littéraires du rêve utopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral « Panorama de la recherche actuelle en littérature et culture de jeunesse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Besson et Isabelle de Peretti, Apr 2021, Arras, France</w:t>
+              <w:t xml:space="preserve">Communitas, les mots du commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rémi Astruc, Nov 2018, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281215v1</w:t>
+                <w:t xml:space="preserve">hal-05296061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictions du commun : les formes littéraires du rêve utopique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Recherches actuelles en littérature de l’imaginaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communitas, les mots du commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rémi Astruc, Nov 2018, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral « Panorama de la recherche actuelle en littérature et culture de jeunesse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Besson et Isabelle de Peretti, Apr 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296061v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2849,51 +2849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Projet Asterion – prototype de jeu narratif en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,51 +3040,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C279EE29"/>
+    <w:nsid w:val="3A603C03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3271,51 +3271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-wit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8727-7859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220298246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MRR-6196-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jordan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krzywkowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monginot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hautbout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12548-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Oliva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2385-1945/14.2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.195.0098" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kettiger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03681608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monginot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2385-1945/5884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04797511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2385-1945/5882" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11906-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.1427" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0211" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.030.05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.5.117226" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6924" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296061v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03648589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ca&#239;ra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-wit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8727-7859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220298246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MRR-6196-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jordan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krzywkowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monginot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hautbout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12548-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Oliva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2385-1945/14.2021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.195.0098" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kettiger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.1427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03681608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monginot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2385-1945/5884" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04797511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2385-1945/5882" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11906-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0211" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.030.05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.5.117226" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6924" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03648589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ca&#239;ra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>