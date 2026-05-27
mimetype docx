--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -756,546 +756,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marâtre Nature</w:t>
+                <w:t xml:space="preserve">Jeu vidéo et romanesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Lebarbier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Amandio</w:t>
+                <w:t xml:space="preserve">Isabelle Hautbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12548-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391063v1</w:t>
+                <w:t xml:space="preserve">hal-03620546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu vidéo et romanesque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hautbout</w:t>
+                <w:t xml:space="preserve">Bibliothèque numérique et intelligence collective. Le sacre des humanités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Wit</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Amandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620546v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliothèque numérique et intelligence collective. Le sacre des humanités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marâtre Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Amandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Amandio</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dubail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hors-série, 2021</w:t>
+              <w:t xml:space="preserve">, 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295901v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marâtre Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Brugier</w:t>
+                <w:t xml:space="preserve">Alea. Artistic practices and modes of subjectivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Amandio</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dubail</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Monginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophy kitchen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13135/2385-1945/14.2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523500v1</w:t>
+                <w:t xml:space="preserve">hal-05295919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alea. Artistic practices and modes of subjectivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marâtre Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Amandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Monginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy kitchen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13135/2385-1945/14.2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05295919v1</w:t>
+                <w:t xml:space="preserve">hal-04391063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1536,118 +1536,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociopoétique du jeu de cartes dans la nouvelle du XIXe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le romanesque de la machine dans la méthode oulipienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociopoétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, </w:t>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp. 67-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52497/sociopoetiques.1427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11906-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295940v1</w:t>
+                <w:t xml:space="preserve">hal-05295948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hasard ne fait rien au monde que de se faire remarquer&amp;quot;. Entretien avec Anne Duprat</w:t>
               </w:r>
@@ -1809,213 +1796,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le romanesque de la machine dans la méthode oulipienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Marâtre Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295948v1</w:t>
+                <w:t xml:space="preserve">hal-04391030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Marâtre Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lebarbier</w:t>
+                <w:t xml:space="preserve">Sociopoétique du jeu de cartes dans la nouvelle du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Amandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociopoétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/sociopoetiques.1427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391030v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le romanesque des livres-jeux : le cas de la trilogie de Zagor</w:t>
               </w:r>
@@ -2598,178 +2598,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictions du commun : les formes littéraires du rêve utopique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Recherches actuelles en littérature de l’imaginaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communitas, les mots du commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rémi Astruc, Nov 2018, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral « Panorama de la recherche actuelle en littérature et culture de jeunesse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Besson et Isabelle de Peretti, Apr 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296061v1</w:t>
+                <w:t xml:space="preserve">hal-04281215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Recherches actuelles en littérature de l’imaginaire »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fictions du commun : les formes littéraires du rêve utopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral « Panorama de la recherche actuelle en littérature et culture de jeunesse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Besson et Isabelle de Peretti, Apr 2021, Arras, France</w:t>
+              <w:t xml:space="preserve">Communitas, les mots du commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rémi Astruc, Nov 2018, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281215v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3040,51 +3040,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A603C03"/>
+    <w:nsid w:val="84121094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3271,51 +3271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-wit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8727-7859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220298246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MRR-6196-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jordan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krzywkowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monginot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hautbout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12548-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Oliva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2385-1945/14.2021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.195.0098" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kettiger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.1427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03681608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monginot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2385-1945/5884" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04797511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2385-1945/5882" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11906-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0211" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.030.05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.5.117226" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6924" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03648589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ca&#239;ra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-wit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8727-7859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220298246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MRR-6196-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jordan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krzywkowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monginot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hautbout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12548-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Oliva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2385-1945/14.2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.195.0098" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kettiger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11906-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03681608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monginot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2385-1945/5884" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04797511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2385-1945/5882" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.1427" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0211" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.030.05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.5.117226" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6924" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296061v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03648589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ca&#239;ra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>