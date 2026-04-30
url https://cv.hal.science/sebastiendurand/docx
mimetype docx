--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -770,338 +770,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isocitrate dehydrogenase wt and IDHmut adult-type diffuse gliomas display distinct alterations in ribosome biogenesis and 2’O-methylation of ribosomal RNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RSL24D1 sustains steady-state ribosome biogenesis and pluripotency translational programs in embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-El-Houda Mourksi</w:t>
+                <w:t xml:space="preserve">Sébastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Ballesta</w:t>
+                <w:t xml:space="preserve">Marion Bruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Hedjam</w:t>
+                <w:t xml:space="preserve">Fleur Bourdelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Bourdelais</w:t>
+                <w:t xml:space="preserve">Bigitha Bennychen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Blin-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noad140⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36037-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203242v1</w:t>
+                <w:t xml:space="preserve">hal-04010880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSL24D1 sustains steady-state ribosome biogenesis and pluripotency translational programs in embryonic stem cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Durand</w:t>
+                <w:t xml:space="preserve">Isocitrate dehydrogenase wt and IDHmut adult-type diffuse gliomas display distinct alterations in ribosome biogenesis and 2’O-methylation of ribosomal RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Paraqindes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bruelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Nour-El-Houda Mourksi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Hedjam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Bourdelais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliana Blin-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.356. </w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36037-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noad140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010880v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased expression of the translation factor eIF3e induces senescence in breast cancer cells via suppression of PARP1 and activation of mTORC1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jalinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1299,64 +1299,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosome and Translational Control in Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Bourdelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1403,51 +1403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-transcriptional regulations of cancer stem cell homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Berabez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1628,51 +1628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of nonsense-mediated mRNA decay (NMD) by a new chemical molecule reveals the dynamic of NMD factors in P-bodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1762,51 +1762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of nonsense-mediated mRNA decay (NMD) by a new chemical molecule reveals the dynamic of NMD factors in P-bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,51 +1922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jolivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kersual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,51 +2300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Astier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Caruso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vereecke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Capron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Triki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Lo Monaco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Gaucherot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Radermecker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isaac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-025-02163-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05021643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Paraqindes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nguyen van Long" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaf001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alexandre Laval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Houda Mourksi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Ballesta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hedjam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bourdelais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bruelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigitha Bennychen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin-Gonthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36037-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27923" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jaafar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081948" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020497" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Berabez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCO.0000000000000503" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00308891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Muhlbauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Freund" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.047332" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hung Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Grierson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200611086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jolivel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chalbos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207815" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Astier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Caruso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vereecke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Capron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Triki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Lo Monaco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Gaucherot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Radermecker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isaac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-025-02163-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05021643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Paraqindes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nguyen van Long" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaf001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alexandre Laval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bruelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bourdelais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigitha Bennychen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin-Gonthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36037-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Houda Mourksi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Ballesta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hedjam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad140" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27923" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jaafar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081948" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020497" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Berabez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCO.0000000000000503" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00308891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Muhlbauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Freund" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.047332" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hung Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Grierson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200611086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jolivel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chalbos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207815" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>