--- v0 (2026-03-07)
+++ v1 (2026-05-07)
@@ -1169,183 +1169,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ritual efficacy in the making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Material Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (2), pp.101-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359183515578248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tatouage samoan et ses agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Création plastique d'Haïti, 2015/1 - n° 21, pp.156-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gradhiva.2969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267195v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01185483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marque de l’échange et échange de la marque. Essai de biographie culturelle appliquée au tatouage samoan, Cahier du CAP, n°2, Modèles et modalités de la transmission culturelle</w:t>
               </w:r>
@@ -2405,165 +2405,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matters and experiments - Contemporary modalities for the acquisition of technical competences: The case of Austronesian tattoo techniques</w:t>
+                <w:t xml:space="preserve">From ritual efficacy to iconic efficiency: Tattoo, ritual encoding and the transformation of Samoan religiosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESFO Conference: Experiencing Pacific Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europen Society for Oceanists, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557359v1</w:t>
+                <w:t xml:space="preserve">hal-03557329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ritual efficacy to iconic efficiency: Tattoo, ritual encoding and the transformation of Samoan religiosity</w:t>
+                <w:t xml:space="preserve">Matters and experiments - Contemporary modalities for the acquisition of technical competences: The case of Austronesian tattoo techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESFO Conference: Experiencing Pacific Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europen Society for Oceanists, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557329v1</w:t>
+                <w:t xml:space="preserve">hal-03557359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TATTOO AND GENDER IN THE PACIFIC: YESTERDAY AND TODAY.</w:t>
               </w:r>
@@ -3405,151 +3405,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tatouages d'Océanie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des Océanistes. Société des Océanistes, pp.36, 2014, Dossiers de la société des océanistes 2, 978-2-85430-117-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tatoueurs, tatoués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes Sud, pp.304, 2014, 978-2-330-02148-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023770v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01023781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4612,51 +4612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2F414E0"/>
+    <w:nsid w:val="2170BCD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4843,51 +4843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastiengalliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7497-7848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148674720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kayal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01770-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paama-Pengelly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mage&#8217;au Gray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17963" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8419" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24135/ijara.v0i0.6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Deter-Wolf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robitaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Krutak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.11.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7475" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2969" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359183515578248" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaoiva Ponton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023781v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Revolon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/view-chapter/?id=42169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/equinox.42169" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/puf.hilai.2016.03.0245" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hilai.2016.03.0245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea2438" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Frenehard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastiengalliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7497-7848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148674720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kayal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01770-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paama-Pengelly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mage&#8217;au Gray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17963" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8419" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24135/ijara.v0i0.6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Deter-Wolf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robitaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Krutak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.11.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7475" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359183515578248" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2969" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaoiva Ponton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Revolon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/view-chapter/?id=42169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/equinox.42169" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/puf.hilai.2016.03.0245" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hilai.2016.03.0245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea2438" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Frenehard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>