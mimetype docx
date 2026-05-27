--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1169,252 +1169,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marque de l’échange et échange de la marque. Essai de biographie culturelle appliquée au tatouage samoan, Cahier du CAP, n°2, Modèles et modalités de la transmission culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CAP - Créations Arts Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ritual efficacy in the making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Material Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (2), pp.101-125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359183515578248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1359183515578248⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01185483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tatouage samoan et ses agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Création plastique d'Haïti, 2015/1 - n° 21, pp.156-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.2969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gradhiva.2969⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01267195v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02976162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatoueurs, Tatoués</w:t>
               </w:r>
@@ -1909,165 +1909,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03900643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Building Images on the Living Body. Over and Beyond Representational Art in the Pacific.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio art before Bio art. The living as cultural expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Bloch Center, Feb 2021, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le rite n’est que technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technique et religion : cultures techniques, croyances, circulations de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Alexandre Koyré / EHESS, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445647v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03557296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce des noix d'arec en Micronésie (Yap - Guam)</w:t>
               </w:r>
@@ -3219,151 +3219,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tatouage samoan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS-Editions, 2019, Bibliothèque de l'anthropologie, Maurice Godelier, 978-2-271-12639-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tattoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée du quai Branly. Kaohsiung Museum of Fine Arts, 2019, 978-986-5416-03-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455417v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02282382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatau</w:t>
               </w:r>
@@ -4612,51 +4612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2170BCD4"/>
+    <w:nsid w:val="43709ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4843,51 +4843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastiengalliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7497-7848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148674720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kayal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01770-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paama-Pengelly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mage&#8217;au Gray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17963" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8419" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24135/ijara.v0i0.6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Deter-Wolf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robitaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Krutak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.11.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7475" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359183515578248" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2969" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaoiva Ponton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Revolon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/view-chapter/?id=42169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/equinox.42169" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/puf.hilai.2016.03.0245" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hilai.2016.03.0245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea2438" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Frenehard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastiengalliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7497-7848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148674720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kayal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01770-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paama-Pengelly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mage&#8217;au Gray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17963" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8419" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24135/ijara.v0i0.6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Deter-Wolf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robitaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Krutak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.11.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7475" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359183515578248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2969" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaoiva Ponton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Revolon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/view-chapter/?id=42169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/equinox.42169" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/puf.hilai.2016.03.0245" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hilai.2016.03.0245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea2438" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Frenehard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>