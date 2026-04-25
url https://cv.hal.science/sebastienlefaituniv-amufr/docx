--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien LEFAIT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastienlefaituniv-amufr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2638-9734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAO-4259-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth, Lies, and CCTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote address at conference "Surveillance in Italian Audiovisual Culture". Università IULM (Milan).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance de présentation de l'ouvrage à paraître : Selma Not Chicago: Hollywood’s Obscuring of Racism in the North. Avec Olivier Esteves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphores du regard.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERMA / AMU, Feb 2025, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde avec A. Cervini & E. Morreale sur la surveillance dans le cinéma italien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ""Surveillance in Italian Audiovisual Culture"".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IULM Milan, Oct 2025, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Racialization: Unveiling Hollywood’s Biases with Alternative Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racialization: A Plurality of Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana Champaign, Apr 2024, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Virilio et La Visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix Marseille Université, Aix-en-Provence, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance, Simulacra and Dissimulation in The Capture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Université Panthéon Assas, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Panoptique et Paradoxes de La Visibilité à l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilité Négative et Droit de Regard Sur Les Représentations Urbaines (Sur Baltimore et Quelques Autres Villes Malmenées Par La Fiction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix Marseille Université, Aix-en-Provence, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompting the Online Canonization of TV Series: The Case of Game of Thrones `Easter Egg' Fan Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Université Bordeaux Montaigne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance on Screen: Exposing the Corruptibility of Image Regimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corruption au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, UCA / IADT, Clermont-Ferrand, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la surveillance au futur – Dystopies paranoïaques, utopies narratives, panoptisme psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Futur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Toilettes Dans Quelques Films Sur La Question Raciale - Ou Comment Exploiter Un Symbole Visuel de La Ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été du CERIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Université de Montréal, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Adaptation and the Recycling of Texts and Images”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Rémanence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et politiques culturelles de la diversité aux États-Unis (1945-1991) empowerment ou tokenism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études, préparation à l’agrégation d’histoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IMPACT DES ADAPTATIONS SUR LA PERCEPTION DE L'OEUVRE ADAPTÉE : POUR UNE ÉTUDE DE RÉCEPTION CROISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du LERMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Les minorités dans les séries à l'ère de Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cremieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ludot-Vlasak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les minorités dans les séries à l'ère de la présidence Trump"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorting Perception to Influence Reception: the Troubling Impact of TV Series Representations on US Politics and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À La Recherche de Marqueurs Visuels de l'impact Du 11 Septembre à l'écran. Visions, Viseurs et Drones Comme Vecteurs et Objets de Représentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avril 2022, pp.125--40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Wherein I am false I am honest; not true, to be true’ (IV.4.50): Updating Deleuze’s Crystal-image with Almereyda’s Cymbeline”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Shakespeare, films et textes : théorie française et réception critique / Shakespeare, Screen and Texts: French Theory and Critical Reception, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">`` ``As If a Man Were [Director] of Himself'': Performance Refusal as Cinematic Authorship in Ralph Fiennes's Coriolanus (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Actors behind the Camera'', Coordonné Par Nicole Cloarec et Delphine Letort., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">```Wherein I Am False I Am Honest; Not True, to Be True' (IV.4.50): Updating Deleuze's Crystal-image with Almereyda's Cymbeline''.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Shakespeare, Films et Textes : Théorie Française et Réception Critique / Shakespeare, Screen and Texts: French Theory and Critical Reception, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “As if a man were [director] of himself”: Performance Refusal as Cinematic Authorship in Ralph Fiennes’s Coriolanus (2011) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Actors behind the Camera”, coordonné par Nicole Cloarec et Delphine Letort., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Panoptisme a-technologique / voyeurisme sans objet. Formes dysapocalyptiques du pouvoir visuel dans The Handmaid’s Tale (Hulu, 2017-) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apocalypses, 47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">`` Panoptisme a-Technologique / Voyeurisme sans Objet. Formes Dysapocalyptiques Du Pouvoir Visuel Dans The Handmaid's Tale (Hulu, 2017-) ''.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apocalypses, 47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``I Think It Was in Poor Taste That You Were Doing Murtaugh in Whiteface'' \textendash Blackface Goes West (and White) in It's Always Sunny in Philadelphia (FX, 2005-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. XVI-ntextdegree 1, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.9491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillemotleft Have you ever questioned the nature of your reality? \guillemotright : Westworld (HBO, 2016-) et la culture du complot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.2949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles J. Ogletree and Austin Sarat, Eds. Punishment in Popular Culture . New York: New York University Press, 2015, 318 Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma\ⁱtres absolus et servantes écarlates. Mirages intimes et modalités de la servitude dans l'adaptation sérielle de The Handmaid's Tale (Hulu, 2017-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillemotleft Tu n'as rien vu [en Irak] \guillemotright : Logistique de l'aperception dans Generation Kill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospera's Looks: Adapting Shakespearean Reflexivity in The Tempest (Julie Taymor, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature/Film Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.131--45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreverence as Fidelity?: Adapting Shakespearean Reflexivity in Anonymous (Emmerich 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Literary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.241--263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Scooby Doo Effect: Technological Updates of Sherlock Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bis repetita placent ? Remake et technologie dans le cinéma et les séries télévisées anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Représentations Dans Le Monde Anglophone, La Revue Électronique Du CEMRA, pp.118--38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Millions of False Eyes / Are Stuck upon Thee.'' The Scope of Surveillance in Measure for Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Representations of Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2020, Routledge Contemporary Africa, 9780367343125. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429340307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de science-fiction post-11 septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de science-fiction post-11 septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Aesthetic and Psychological approaches to series addiction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Paquet-Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CambridgeScholars. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance on Screen: Monitoring Contemporary Films and Television Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarecrow Press, Inc, 2013, 978-0-8108-8590-5 978-0-8108-8591-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 ‘Spoilers Ahead!’: Shortcircuiting Complex Series in Explainer Online Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevity and the Short Form in Serial Television</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.189-205, 2024, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781474482066-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'évolution des représentations cinématographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Majhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries culturelles et créatives : traduction(s) et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis Tertius, 2022, 978-2-36783-202-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures, représentations et sociétés en mutation. Quelques pistes pour mieux comprendre une réciprocité tripartite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon Chane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Majhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jimeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richer-Rossi, Françoise and Patin, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues et les industries culturelles: représentations et traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, Editions ORBIS TERTIUS, pp.3--48, 2022, Culture et Numérique, 978-2-36783-202-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘His slowly uncoupling world visible to see’: suture visuelle et tension entre régimes d’adaptation dans No Country for Old Men.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“No country for old men”: roman de Cormac McCarthy (2005) et film d’Ethan et Joel Coen (2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Joey Tribbiani à Pauly D : métamorphoses d’un stéréotype et exploitation d’une franchise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture italo-américaine à l’écran = Italian american culture on screen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “You can’t tell me that representation isn’t important. You just can’t”. (Tweet from #WhatBlackPantherMeansToMe) – The Revisibilization of Sub-Saharan Africa in Black Panther (Ryan Coogler, 2018) and its Impact on English-speaking Audiences. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Representations of Sub-Saharan Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">`` La Menace Terroriste, Du Virtuel Au Réel. The Callup (Charles Barker, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinéma de Science-Fiction Post 11 Septembre, Cinémaction, Dirigé Par Sébastien Lefait et Lori Maguire, Le Cerf / Corlet, 2019, 171-79</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Serial Adaptation: An Endless Series of Endings? The Strange Case of Jekyll (BBC One, 2007), or, The Last Page and Its Doubles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armelle Parey; Shannon Wells-Lassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Last Page, Last Shots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La menace terroriste, du virtuel au réel. The Callup (Charles Barker, 2016) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinéma de science-fiction post 11 septembre, Cinémaction, dirigé par Sébastien Lefait et Lori Maguire, Le Cerf / Corlet, 2019, 171-79</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between pleasure and risk - the psychology of TV Series Watching: An empirical study with 400 participants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Paquet-Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combining Aesthetic and Psychological Approaches to TV Series Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Our Shakespeare… For he is all of ours, is he not?” Enjeux du bardicide fictionnel dans Anonymous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Angel-Perez; François Lecercle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Haine de Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.277-293, 2017, e-Theatrum mundi, 979-10-231-0840-8. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/GCPV9734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Adaptation as Part of the Myth: Orson Welles and Don Quixote's &amp;quot;Outings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wells-Lassagne, Shannon and Hudelet, Ariane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screening Text: Critical Perspectives on Film Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.185--96, 2013, 978-0-7864-7230-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Peut-on Être Vampire?&amp;quot; Jeux de Miroirs Dans Entretien Avec Un Vampire de Neil Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fierobe, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dracula: Mythe et Métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.201--10, 2005, Irlande, 978-2-85939-931-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Boutet, Faire écran. Les réécritures de la Seconde Guerre mondiale dans les séries télévisées au temps de la guerre froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hso⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Man in the High Castle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOIR LE RÉEL AU PRISME DE LA FICTION : RÉGIMES SCOPIQUES ET RÉFLEXIVITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Ouest Nanterre la Défense, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien LEFAIT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastienlefaituniv-amufr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2638-9734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAO-4259-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth, Lies, and CCTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote address at conference "Surveillance in Italian Audiovisual Culture". Università IULM (Milan).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance de présentation de l'ouvrage à paraître : Selma Not Chicago: Hollywood’s Obscuring of Racism in the North. Avec Olivier Esteves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphores du regard.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERMA / AMU, Feb 2025, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde avec A. Cervini & E. Morreale sur la surveillance dans le cinéma italien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ""Surveillance in Italian Audiovisual Culture"".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IULM Milan, Oct 2025, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Racialization: Unveiling Hollywood’s Biases with Alternative Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racialization: A Plurality of Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana Champaign, Apr 2024, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Panoptique et Paradoxes de La Visibilité à l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilité Négative et Droit de Regard Sur Les Représentations Urbaines (Sur Baltimore et Quelques Autres Villes Malmenées Par La Fiction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix Marseille Université, Aix-en-Provence, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompting the Online Canonization of TV Series: The Case of Game of Thrones `Easter Egg' Fan Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Université Bordeaux Montaigne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Virilio et La Visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix Marseille Université, Aix-en-Provence, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance, Simulacra and Dissimulation in The Capture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Université Panthéon Assas, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance on Screen: Exposing the Corruptibility of Image Regimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corruption au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, UCA / IADT, Clermont-Ferrand, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la surveillance au futur – Dystopies paranoïaques, utopies narratives, panoptisme psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Futur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Toilettes Dans Quelques Films Sur La Question Raciale - Ou Comment Exploiter Un Symbole Visuel de La Ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été du CERIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Université de Montréal, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Adaptation and the Recycling of Texts and Images”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Rémanence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et politiques culturelles de la diversité aux États-Unis (1945-1991) empowerment ou tokenism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études, préparation à l’agrégation d’histoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IMPACT DES ADAPTATIONS SUR LA PERCEPTION DE L'OEUVRE ADAPTÉE : POUR UNE ÉTUDE DE RÉCEPTION CROISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du LERMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Les minorités dans les séries à l'ère de Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cremieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ludot-Vlasak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les minorités dans les séries à l'ère de la présidence Trump"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorting Perception to Influence Reception: the Troubling Impact of TV Series Representations on US Politics and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À La Recherche de Marqueurs Visuels de l'impact Du 11 Septembre à l'écran. Visions, Viseurs et Drones Comme Vecteurs et Objets de Représentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avril 2022, pp.125--40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Panoptisme a-technologique / voyeurisme sans objet. Formes dysapocalyptiques du pouvoir visuel dans The Handmaid’s Tale (Hulu, 2017-) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apocalypses, 47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “As if a man were [director] of himself”: Performance Refusal as Cinematic Authorship in Ralph Fiennes’s Coriolanus (2011) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Actors behind the Camera”, coordonné par Nicole Cloarec et Delphine Letort., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">```Wherein I Am False I Am Honest; Not True, to Be True' (IV.4.50): Updating Deleuze's Crystal-image with Almereyda's Cymbeline''.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Shakespeare, Films et Textes : Théorie Française et Réception Critique / Shakespeare, Screen and Texts: French Theory and Critical Reception, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Wherein I am false I am honest; not true, to be true’ (IV.4.50): Updating Deleuze’s Crystal-image with Almereyda’s Cymbeline”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Shakespeare, films et textes : théorie française et réception critique / Shakespeare, Screen and Texts: French Theory and Critical Reception, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">`` ``As If a Man Were [Director] of Himself'': Performance Refusal as Cinematic Authorship in Ralph Fiennes's Coriolanus (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Actors behind the Camera'', Coordonné Par Nicole Cloarec et Delphine Letort., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">`` Panoptisme a-Technologique / Voyeurisme sans Objet. Formes Dysapocalyptiques Du Pouvoir Visuel Dans The Handmaid's Tale (Hulu, 2017-) ''.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apocalypses, 47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``I Think It Was in Poor Taste That You Were Doing Murtaugh in Whiteface'' \textendash Blackface Goes West (and White) in It's Always Sunny in Philadelphia (FX, 2005-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. XVI-ntextdegree 1, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.9491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillemotleft Have you ever questioned the nature of your reality? \guillemotright : Westworld (HBO, 2016-) et la culture du complot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.2949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles J. Ogletree and Austin Sarat, Eds. Punishment in Popular Culture . New York: New York University Press, 2015, 318 Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma\ⁱtres absolus et servantes écarlates. Mirages intimes et modalités de la servitude dans l'adaptation sérielle de The Handmaid's Tale (Hulu, 2017-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillemotleft Tu n'as rien vu [en Irak] \guillemotright : Logistique de l'aperception dans Generation Kill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospera's Looks: Adapting Shakespearean Reflexivity in The Tempest (Julie Taymor, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature/Film Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.131--45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreverence as Fidelity?: Adapting Shakespearean Reflexivity in Anonymous (Emmerich 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Literary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.241--263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Scooby Doo Effect: Technological Updates of Sherlock Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bis repetita placent ? Remake et technologie dans le cinéma et les séries télévisées anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Représentations Dans Le Monde Anglophone, La Revue Électronique Du CEMRA, pp.118--38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Millions of False Eyes / Are Stuck upon Thee.'' The Scope of Surveillance in Measure for Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Representations of Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2020, Routledge Contemporary Africa, 9780367343125. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429340307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de science-fiction post-11 septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de science-fiction post-11 septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Aesthetic and Psychological approaches to series addiction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Paquet-Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CambridgeScholars. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance on Screen: Monitoring Contemporary Films and Television Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarecrow Press, Inc, 2013, 978-0-8108-8590-5 978-0-8108-8591-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 ‘Spoilers Ahead!’: Shortcircuiting Complex Series in Explainer Online Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevity and the Short Form in Serial Television</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.189-205, 2024, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781474482066-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'évolution des représentations cinématographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Majhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries culturelles et créatives : traduction(s) et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis Tertius, 2022, 978-2-36783-202-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures, représentations et sociétés en mutation. Quelques pistes pour mieux comprendre une réciprocité tripartite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon Chane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Majhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jimeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richer-Rossi, Françoise and Patin, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues et les industries culturelles: représentations et traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, Editions ORBIS TERTIUS, pp.3--48, 2022, Culture et Numérique, 978-2-36783-202-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘His slowly uncoupling world visible to see’: suture visuelle et tension entre régimes d’adaptation dans No Country for Old Men.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“No country for old men”: roman de Cormac McCarthy (2005) et film d’Ethan et Joel Coen (2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Joey Tribbiani à Pauly D : métamorphoses d’un stéréotype et exploitation d’une franchise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture italo-américaine à l’écran = Italian american culture on screen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “You can’t tell me that representation isn’t important. You just can’t”. (Tweet from #WhatBlackPantherMeansToMe) – The Revisibilization of Sub-Saharan Africa in Black Panther (Ryan Coogler, 2018) and its Impact on English-speaking Audiences. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Representations of Sub-Saharan Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">`` La Menace Terroriste, Du Virtuel Au Réel. The Callup (Charles Barker, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinéma de Science-Fiction Post 11 Septembre, Cinémaction, Dirigé Par Sébastien Lefait et Lori Maguire, Le Cerf / Corlet, 2019, 171-79</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La menace terroriste, du virtuel au réel. The Callup (Charles Barker, 2016) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinéma de science-fiction post 11 septembre, Cinémaction, dirigé par Sébastien Lefait et Lori Maguire, Le Cerf / Corlet, 2019, 171-79</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Serial Adaptation: An Endless Series of Endings? The Strange Case of Jekyll (BBC One, 2007), or, The Last Page and Its Doubles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armelle Parey; Shannon Wells-Lassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Last Page, Last Shots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between pleasure and risk - the psychology of TV Series Watching: An empirical study with 400 participants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Paquet-Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combining Aesthetic and Psychological Approaches to TV Series Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Our Shakespeare… For he is all of ours, is he not?” Enjeux du bardicide fictionnel dans Anonymous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Angel-Perez; François Lecercle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Haine de Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.277-293, 2017, e-Theatrum mundi, 979-10-231-0840-8. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/GCPV9734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Adaptation as Part of the Myth: Orson Welles and Don Quixote's &amp;quot;Outings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wells-Lassagne, Shannon and Hudelet, Ariane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screening Text: Critical Perspectives on Film Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.185--96, 2013, 978-0-7864-7230-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Peut-on Être Vampire?&amp;quot; Jeux de Miroirs Dans Entretien Avec Un Vampire de Neil Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fierobe, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dracula: Mythe et Métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.201--10, 2005, Irlande, 978-2-85939-931-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Boutet, Faire écran. Les réécritures de la Seconde Guerre mondiale dans les séries télévisées au temps de la guerre froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hso⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Man in the High Castle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOIR LE RÉEL AU PRISME DE LA FICTION : RÉGIMES SCOPIQUES ET RÉFLEXIVITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Ouest Nanterre la Défense, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33D939A9"/>
+    <w:nsid w:val="439A7F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastienlefaituniv-amufr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2638-9734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAO-4259-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03976060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03144139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03144137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03144141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cremieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot-Vlasak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.1225" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.9491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2949" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1248" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Maguire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ball" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429340307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paquet-Deyris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474482066-016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Majhad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jimeno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03372411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03372406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05258374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GCPV9734" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03194226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastienlefaituniv-amufr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2638-9734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAO-4259-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03976060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03144139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03144137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03144141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cremieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot-Vlasak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.1225" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.9491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2949" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1248" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Maguire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ball" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429340307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paquet-Deyris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474482066-016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Majhad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jimeno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03372411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03372406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05258374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GCPV9734" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03194226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>