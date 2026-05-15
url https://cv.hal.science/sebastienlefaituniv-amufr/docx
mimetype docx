--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien LEFAIT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastienlefaituniv-amufr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2638-9734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAO-4259-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth, Lies, and CCTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote address at conference "Surveillance in Italian Audiovisual Culture". Università IULM (Milan).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance de présentation de l'ouvrage à paraître : Selma Not Chicago: Hollywood’s Obscuring of Racism in the North. Avec Olivier Esteves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphores du regard.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERMA / AMU, Feb 2025, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde avec A. Cervini & E. Morreale sur la surveillance dans le cinéma italien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ""Surveillance in Italian Audiovisual Culture"".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IULM Milan, Oct 2025, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Racialization: Unveiling Hollywood’s Biases with Alternative Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racialization: A Plurality of Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana Champaign, Apr 2024, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Panoptique et Paradoxes de La Visibilité à l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilité Négative et Droit de Regard Sur Les Représentations Urbaines (Sur Baltimore et Quelques Autres Villes Malmenées Par La Fiction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix Marseille Université, Aix-en-Provence, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompting the Online Canonization of TV Series: The Case of Game of Thrones `Easter Egg' Fan Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Université Bordeaux Montaigne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Virilio et La Visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix Marseille Université, Aix-en-Provence, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance, Simulacra and Dissimulation in The Capture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Université Panthéon Assas, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance on Screen: Exposing the Corruptibility of Image Regimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corruption au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, UCA / IADT, Clermont-Ferrand, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la surveillance au futur – Dystopies paranoïaques, utopies narratives, panoptisme psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Futur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Toilettes Dans Quelques Films Sur La Question Raciale - Ou Comment Exploiter Un Symbole Visuel de La Ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été du CERIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Université de Montréal, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Adaptation and the Recycling of Texts and Images”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Rémanence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et politiques culturelles de la diversité aux États-Unis (1945-1991) empowerment ou tokenism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études, préparation à l’agrégation d’histoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IMPACT DES ADAPTATIONS SUR LA PERCEPTION DE L'OEUVRE ADAPTÉE : POUR UNE ÉTUDE DE RÉCEPTION CROISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du LERMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Les minorités dans les séries à l'ère de Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cremieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ludot-Vlasak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les minorités dans les séries à l'ère de la présidence Trump"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorting Perception to Influence Reception: the Troubling Impact of TV Series Representations on US Politics and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À La Recherche de Marqueurs Visuels de l'impact Du 11 Septembre à l'écran. Visions, Viseurs et Drones Comme Vecteurs et Objets de Représentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avril 2022, pp.125--40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Panoptisme a-technologique / voyeurisme sans objet. Formes dysapocalyptiques du pouvoir visuel dans The Handmaid’s Tale (Hulu, 2017-) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apocalypses, 47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “As if a man were [director] of himself”: Performance Refusal as Cinematic Authorship in Ralph Fiennes’s Coriolanus (2011) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Actors behind the Camera”, coordonné par Nicole Cloarec et Delphine Letort., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">```Wherein I Am False I Am Honest; Not True, to Be True' (IV.4.50): Updating Deleuze's Crystal-image with Almereyda's Cymbeline''.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Shakespeare, Films et Textes : Théorie Française et Réception Critique / Shakespeare, Screen and Texts: French Theory and Critical Reception, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Wherein I am false I am honest; not true, to be true’ (IV.4.50): Updating Deleuze’s Crystal-image with Almereyda’s Cymbeline”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Shakespeare, films et textes : théorie française et réception critique / Shakespeare, Screen and Texts: French Theory and Critical Reception, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">`` ``As If a Man Were [Director] of Himself'': Performance Refusal as Cinematic Authorship in Ralph Fiennes's Coriolanus (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Actors behind the Camera'', Coordonné Par Nicole Cloarec et Delphine Letort., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">`` Panoptisme a-Technologique / Voyeurisme sans Objet. Formes Dysapocalyptiques Du Pouvoir Visuel Dans The Handmaid's Tale (Hulu, 2017-) ''.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apocalypses, 47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``I Think It Was in Poor Taste That You Were Doing Murtaugh in Whiteface'' \textendash Blackface Goes West (and White) in It's Always Sunny in Philadelphia (FX, 2005-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. XVI-ntextdegree 1, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.9491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillemotleft Have you ever questioned the nature of your reality? \guillemotright : Westworld (HBO, 2016-) et la culture du complot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.2949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles J. Ogletree and Austin Sarat, Eds. Punishment in Popular Culture . New York: New York University Press, 2015, 318 Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma\ⁱtres absolus et servantes écarlates. Mirages intimes et modalités de la servitude dans l'adaptation sérielle de The Handmaid's Tale (Hulu, 2017-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillemotleft Tu n'as rien vu [en Irak] \guillemotright : Logistique de l'aperception dans Generation Kill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospera's Looks: Adapting Shakespearean Reflexivity in The Tempest (Julie Taymor, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature/Film Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.131--45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreverence as Fidelity?: Adapting Shakespearean Reflexivity in Anonymous (Emmerich 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Literary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.241--263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Scooby Doo Effect: Technological Updates of Sherlock Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bis repetita placent ? Remake et technologie dans le cinéma et les séries télévisées anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Représentations Dans Le Monde Anglophone, La Revue Électronique Du CEMRA, pp.118--38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Millions of False Eyes / Are Stuck upon Thee.'' The Scope of Surveillance in Measure for Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Representations of Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2020, Routledge Contemporary Africa, 9780367343125. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429340307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de science-fiction post-11 septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de science-fiction post-11 septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Aesthetic and Psychological approaches to series addiction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Paquet-Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CambridgeScholars. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance on Screen: Monitoring Contemporary Films and Television Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarecrow Press, Inc, 2013, 978-0-8108-8590-5 978-0-8108-8591-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 ‘Spoilers Ahead!’: Shortcircuiting Complex Series in Explainer Online Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevity and the Short Form in Serial Television</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.189-205, 2024, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781474482066-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'évolution des représentations cinématographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Majhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries culturelles et créatives : traduction(s) et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis Tertius, 2022, 978-2-36783-202-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures, représentations et sociétés en mutation. Quelques pistes pour mieux comprendre une réciprocité tripartite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon Chane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Majhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jimeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richer-Rossi, Françoise and Patin, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues et les industries culturelles: représentations et traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, Editions ORBIS TERTIUS, pp.3--48, 2022, Culture et Numérique, 978-2-36783-202-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘His slowly uncoupling world visible to see’: suture visuelle et tension entre régimes d’adaptation dans No Country for Old Men.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“No country for old men”: roman de Cormac McCarthy (2005) et film d’Ethan et Joel Coen (2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Joey Tribbiani à Pauly D : métamorphoses d’un stéréotype et exploitation d’une franchise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture italo-américaine à l’écran = Italian american culture on screen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “You can’t tell me that representation isn’t important. You just can’t”. (Tweet from #WhatBlackPantherMeansToMe) – The Revisibilization of Sub-Saharan Africa in Black Panther (Ryan Coogler, 2018) and its Impact on English-speaking Audiences. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Representations of Sub-Saharan Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">`` La Menace Terroriste, Du Virtuel Au Réel. The Callup (Charles Barker, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinéma de Science-Fiction Post 11 Septembre, Cinémaction, Dirigé Par Sébastien Lefait et Lori Maguire, Le Cerf / Corlet, 2019, 171-79</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La menace terroriste, du virtuel au réel. The Callup (Charles Barker, 2016) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinéma de science-fiction post 11 septembre, Cinémaction, dirigé par Sébastien Lefait et Lori Maguire, Le Cerf / Corlet, 2019, 171-79</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Serial Adaptation: An Endless Series of Endings? The Strange Case of Jekyll (BBC One, 2007), or, The Last Page and Its Doubles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armelle Parey; Shannon Wells-Lassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Last Page, Last Shots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between pleasure and risk - the psychology of TV Series Watching: An empirical study with 400 participants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Paquet-Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combining Aesthetic and Psychological Approaches to TV Series Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Our Shakespeare… For he is all of ours, is he not?” Enjeux du bardicide fictionnel dans Anonymous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Angel-Perez; François Lecercle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Haine de Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.277-293, 2017, e-Theatrum mundi, 979-10-231-0840-8. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/GCPV9734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Adaptation as Part of the Myth: Orson Welles and Don Quixote's &amp;quot;Outings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wells-Lassagne, Shannon and Hudelet, Ariane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screening Text: Critical Perspectives on Film Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.185--96, 2013, 978-0-7864-7230-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Peut-on Être Vampire?&amp;quot; Jeux de Miroirs Dans Entretien Avec Un Vampire de Neil Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fierobe, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dracula: Mythe et Métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.201--10, 2005, Irlande, 978-2-85939-931-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Boutet, Faire écran. Les réécritures de la Seconde Guerre mondiale dans les séries télévisées au temps de la guerre froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hso⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Man in the High Castle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOIR LE RÉEL AU PRISME DE LA FICTION : RÉGIMES SCOPIQUES ET RÉFLEXIVITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Ouest Nanterre la Défense, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien LEFAIT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastienlefaituniv-amufr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2638-9734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAO-4259-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth, Lies, and CCTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote address at conference "Surveillance in Italian Audiovisual Culture". Università IULM (Milan).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance de présentation de l'ouvrage à paraître : Selma Not Chicago: Hollywood’s Obscuring of Racism in the North. Avec Olivier Esteves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphores du regard.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERMA / AMU, Feb 2025, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde avec A. Cervini & E. Morreale sur la surveillance dans le cinéma italien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ""Surveillance in Italian Audiovisual Culture"".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IULM Milan, Oct 2025, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Racialization: Unveiling Hollywood’s Biases with Alternative Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racialization: A Plurality of Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana Champaign, Apr 2024, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Panoptique et Paradoxes de La Visibilité à l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilité Négative et Droit de Regard Sur Les Représentations Urbaines (Sur Baltimore et Quelques Autres Villes Malmenées Par La Fiction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix Marseille Université, Aix-en-Provence, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompting the Online Canonization of TV Series: The Case of Game of Thrones `Easter Egg' Fan Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Université Bordeaux Montaigne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance, Simulacra and Dissimulation in The Capture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Université Panthéon Assas, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Virilio et La Visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la visibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix Marseille Université, Aix-en-Provence, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance on Screen: Exposing the Corruptibility of Image Regimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corruption au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, UCA / IADT, Clermont-Ferrand, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la surveillance au futur – Dystopies paranoïaques, utopies narratives, panoptisme psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Futur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Toilettes Dans Quelques Films Sur La Question Raciale - Ou Comment Exploiter Un Symbole Visuel de La Ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été du CERIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Université de Montréal, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Adaptation and the Recycling of Texts and Images”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Rémanence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et politiques culturelles de la diversité aux États-Unis (1945-1991) empowerment ou tokenism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études, préparation à l’agrégation d’histoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IMPACT DES ADAPTATIONS SUR LA PERCEPTION DE L'OEUVRE ADAPTÉE : POUR UNE ÉTUDE DE RÉCEPTION CROISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du LERMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Les minorités dans les séries à l'ère de Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Michlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cremieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ludot-Vlasak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les minorités dans les séries à l'ère de la présidence Trump"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorting Perception to Influence Reception: the Troubling Impact of TV Series Representations on US Politics and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À La Recherche de Marqueurs Visuels de l'impact Du 11 Septembre à l'écran. Visions, Viseurs et Drones Comme Vecteurs et Objets de Représentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avril 2022, pp.125--40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">`` ``As If a Man Were [Director] of Himself'': Performance Refusal as Cinematic Authorship in Ralph Fiennes's Coriolanus (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Actors behind the Camera'', Coordonné Par Nicole Cloarec et Delphine Letort., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Wherein I am false I am honest; not true, to be true’ (IV.4.50): Updating Deleuze’s Crystal-image with Almereyda’s Cymbeline”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Shakespeare, films et textes : théorie française et réception critique / Shakespeare, Screen and Texts: French Theory and Critical Reception, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Panoptisme a-technologique / voyeurisme sans objet. Formes dysapocalyptiques du pouvoir visuel dans The Handmaid’s Tale (Hulu, 2017-) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apocalypses, 47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “As if a man were [director] of himself”: Performance Refusal as Cinematic Authorship in Ralph Fiennes’s Coriolanus (2011) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Actors behind the Camera”, coordonné par Nicole Cloarec et Delphine Letort., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">```Wherein I Am False I Am Honest; Not True, to Be True' (IV.4.50): Updating Deleuze's Crystal-image with Almereyda's Cymbeline''.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Shakespeare, Films et Textes : Théorie Française et Réception Critique / Shakespeare, Screen and Texts: French Theory and Critical Reception, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">`` Panoptisme a-Technologique / Voyeurisme sans Objet. Formes Dysapocalyptiques Du Pouvoir Visuel Dans The Handmaid's Tale (Hulu, 2017-) ''.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apocalypses, 47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``I Think It Was in Poor Taste That You Were Doing Murtaugh in Whiteface'' \textendash Blackface Goes West (and White) in It's Always Sunny in Philadelphia (FX, 2005-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. XVI-ntextdegree 1, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.9491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillemotleft Have you ever questioned the nature of your reality? \guillemotright : Westworld (HBO, 2016-) et la culture du complot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.2949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles J. Ogletree and Austin Sarat, Eds. Punishment in Popular Culture . New York: New York University Press, 2015, 318 Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma\ⁱtres absolus et servantes écarlates. Mirages intimes et modalités de la servitude dans l'adaptation sérielle de The Handmaid's Tale (Hulu, 2017-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillemotleft Tu n'as rien vu [en Irak] \guillemotright : Logistique de l'aperception dans Generation Kill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospera's Looks: Adapting Shakespearean Reflexivity in The Tempest (Julie Taymor, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature/Film Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.131--45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreverence as Fidelity?: Adapting Shakespearean Reflexivity in Anonymous (Emmerich 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Literary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.241--263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Scooby Doo Effect: Technological Updates of Sherlock Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bis repetita placent ? Remake et technologie dans le cinéma et les séries télévisées anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Représentations Dans Le Monde Anglophone, La Revue Électronique Du CEMRA, pp.118--38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Millions of False Eyes / Are Stuck upon Thee.'' The Scope of Surveillance in Measure for Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Representations of Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2020, Routledge Contemporary Africa, 9780367343125. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429340307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de science-fiction post-11 septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de science-fiction post-11 septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Aesthetic and Psychological approaches to series addiction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Paquet-Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CambridgeScholars. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance on Screen: Monitoring Contemporary Films and Television Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarecrow Press, Inc, 2013, 978-0-8108-8590-5 978-0-8108-8591-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 ‘Spoilers Ahead!’: Shortcircuiting Complex Series in Explainer Online Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevity and the Short Form in Serial Television</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.189-205, 2024, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781474482066-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'évolution des représentations cinématographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Majhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries culturelles et créatives : traduction(s) et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis Tertius, 2022, 978-2-36783-202-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures, représentations et sociétés en mutation. Quelques pistes pour mieux comprendre une réciprocité tripartite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon Chane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Majhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jimeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richer-Rossi, Françoise and Patin, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues et les industries culturelles: représentations et traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, Editions ORBIS TERTIUS, pp.3--48, 2022, Culture et Numérique, 978-2-36783-202-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘His slowly uncoupling world visible to see’: suture visuelle et tension entre régimes d’adaptation dans No Country for Old Men.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“No country for old men”: roman de Cormac McCarthy (2005) et film d’Ethan et Joel Coen (2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Joey Tribbiani à Pauly D : métamorphoses d’un stéréotype et exploitation d’une franchise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture italo-américaine à l’écran = Italian american culture on screen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “You can’t tell me that representation isn’t important. You just can’t”. (Tweet from #WhatBlackPantherMeansToMe) – The Revisibilization of Sub-Saharan Africa in Black Panther (Ryan Coogler, 2018) and its Impact on English-speaking Audiences. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Representations of Sub-Saharan Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">`` La Menace Terroriste, Du Virtuel Au Réel. The Callup (Charles Barker, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinéma de Science-Fiction Post 11 Septembre, Cinémaction, Dirigé Par Sébastien Lefait et Lori Maguire, Le Cerf / Corlet, 2019, 171-79</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La menace terroriste, du virtuel au réel. The Callup (Charles Barker, 2016) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinéma de science-fiction post 11 septembre, Cinémaction, dirigé par Sébastien Lefait et Lori Maguire, Le Cerf / Corlet, 2019, 171-79</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Serial Adaptation: An Endless Series of Endings? The Strange Case of Jekyll (BBC One, 2007), or, The Last Page and Its Doubles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armelle Parey; Shannon Wells-Lassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Last Page, Last Shots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between pleasure and risk - the psychology of TV Series Watching: An empirical study with 400 participants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Paquet-Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combining Aesthetic and Psychological Approaches to TV Series Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Our Shakespeare… For he is all of ours, is he not?” Enjeux du bardicide fictionnel dans Anonymous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Angel-Perez; François Lecercle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Haine de Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.277-293, 2017, e-Theatrum mundi, 979-10-231-0840-8. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/GCPV9734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Adaptation as Part of the Myth: Orson Welles and Don Quixote's &amp;quot;Outings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wells-Lassagne, Shannon and Hudelet, Ariane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screening Text: Critical Perspectives on Film Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.185--96, 2013, 978-0-7864-7230-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Peut-on Être Vampire?&amp;quot; Jeux de Miroirs Dans Entretien Avec Un Vampire de Neil Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fierobe, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dracula: Mythe et Métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.201--10, 2005, Irlande, 978-2-85939-931-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Boutet, Faire écran. Les réécritures de la Seconde Guerre mondiale dans les séries télévisées au temps de la guerre froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hso⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Man in the High Castle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOIR LE RÉEL AU PRISME DE LA FICTION : RÉGIMES SCOPIQUES ET RÉFLEXIVITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Ouest Nanterre la Défense, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="439A7F63"/>
+    <w:nsid w:val="0F5417B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastienlefaituniv-amufr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2638-9734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAO-4259-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03976060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03144139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03144137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03144141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cremieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot-Vlasak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.1225" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.9491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2949" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1248" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Maguire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ball" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429340307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paquet-Deyris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474482066-016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Majhad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jimeno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03372411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03372406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05258374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GCPV9734" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03194226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastienlefaituniv-amufr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2638-9734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAO-4259-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03976060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03144139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03144137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03144141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cremieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot-Vlasak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.1225" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.9491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2949" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1248" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Maguire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ball" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429340307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paquet-Deyris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474482066-016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Majhad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jimeno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03372411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03372406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05258374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GCPV9734" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03194226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>