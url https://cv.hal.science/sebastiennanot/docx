--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1163,472 +1163,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Ultimate Plasmon Confinement Limits with a Van der Waals heterostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Alcaraz Iranzo</w:t>
+                <w:t xml:space="preserve">Magnetotransport in type-enriched single-wall carbon nanotube networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cheng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aar8438⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.116001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.116001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772009v1</w:t>
+                <w:t xml:space="preserve">hal-01934983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotransport in type-enriched single-wall carbon nanotube networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large nonlocality in macroscopic Hall bars made of epitaxial graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhang</w:t>
+                <w:t xml:space="preserve">M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kazazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.116001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.045403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.045403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934983v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large nonlocality in macroscopic Hall bars made of epitaxial graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Yang</w:t>
+                <w:t xml:space="preserve">Probing the Ultimate Plasmon Confinement Limits with a Van der Waals heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alcaraz Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kazazis</w:t>
+                <w:t xml:space="preserve">Eduardo J. C. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Yakimova</w:t>
+                <w:t xml:space="preserve">Itai Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (4), pp.045403. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6386), pp.291-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.045403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aar8438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833590v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field driven ambipolar quantum Hall effect in epitaxial graphene close to the charge neutrality point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,286 +2864,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of Raman modes in double wall carbon nanotubes filled with α-Fe.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Gonzalez-Jimenez</w:t>
+                <w:t xml:space="preserve">Landau Level Formation in Carbon Nanotubes-Based Electronic Fabry-Perot Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Avriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.046803</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574634v1</w:t>
+                <w:t xml:space="preserve">hal-00356136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau Level Formation in Carbon Nanotubes-Based Electronic Fabry-Perot Resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
+                <w:t xml:space="preserve">Pressure dependence of Raman modes in double wall carbon nanotubes filled with α-Fe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystian Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Belandria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gonzalez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.577-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950802485757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356136v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aharonov-Bohm conductance modulation in ballistic carbon nanotubes</w:t>
               </w:r>
@@ -3539,273 +3539,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of epitaxial graphene close to the charge neutrality point</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Robustness of the quantum Hall effect of graphene on Silicon Carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the GDRi Graphene &amp; Co</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966485v1</w:t>
+                <w:t xml:space="preserve">hal-01966664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of the quantum Hall effect of graphene on Silicon Carbide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Electronic properties of epitaxial graphene close to the charge neutrality point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Ming</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Annual meeting of the GDRi Graphene &amp; Co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966664v1</w:t>
+                <w:t xml:space="preserve">hal-01966485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the electronic states of carbon nanotube based devices under magnetic field</w:t>
               </w:r>
@@ -4035,260 +4035,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the electronic band structure and the conductance of semiconducting CNTs under high magnetic field</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pressure dependence of Raman modes in DWCNT filled with alpha-Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power Ch.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belandria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonzalez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NT08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 46 EHPRG conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valencia, Spain. pp.577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358040v1</w:t>
+                <w:t xml:space="preserve">hal-00356393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of Raman modes in DWCNT filled with alpha-Fe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning of the electronic band structure and the conductance of semiconducting CNTs under high magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 46 EHPRG conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valencia, Spain. pp.577</w:t>
+              <w:t xml:space="preserve">NT08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356393v1</w:t>
+                <w:t xml:space="preserve">hal-00358040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence expérimentale des niveaux de Landau dans les nanotubes de carbone</w:t>
               </w:r>
@@ -4857,430 +4857,538 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 2D materials by Terahertz photoconductivity and magneto-transport</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hall Effect Finite Element Simulation : Application to Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delgado-Notario</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sohier</w:t>
+                <w:t xml:space="preserve">Vigneswaran Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahya Moubarak Meziani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophias Boko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique 2023 HOWDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Roscoff (29680), France</w:t>
+              <w:t xml:space="preserve">International workshop on 2D Heterostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sète (34200), France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846417v1</w:t>
+                <w:t xml:space="preserve">hal-05562051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Insulator transition in annealed MoS 2 devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
+                <w:t xml:space="preserve">Investigation of 2D materials by Terahertz photoconductivity and magneto-transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Moubarak Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">École thématique 2023 HOWDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Roscoff (29680), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793994v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Metal-Insulator transition in annealed MoS 2 devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphene 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Graphene: From Material to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene And Co Annual Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5290,114 +5398,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de bandes et transport électronique dans les nanotubes de carbone sous champ magnétique intense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Toulouse; Université Paul Sabatier - Toulouse III, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00453517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5465,51 +5573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57D2EFC5"/>
+    <w:nsid w:val="87795177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5696,51 +5804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastiennanot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3185-1583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142812129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/142812129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Alonso Calafell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee A. Rozema" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alcaraz Iranzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Trenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K. Jenke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00808-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Jye Shiue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aada75" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J. C. Dias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Epstein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar8438" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.116001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yakimova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.045403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabakhanji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sassi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magrez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945548" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7XX6PZ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Power" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belandria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.05.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Power Ch." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560966v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046803" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Power" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Belandria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802485757" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cleuziou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Escoffier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Avriller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.176802" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verstraete" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cleuziou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Broto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avrill&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793994v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastiennanot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3185-1583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142812129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/142812129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Alonso Calafell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee A. Rozema" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alcaraz Iranzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Trenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K. Jenke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00808-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Jye Shiue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aada75" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.116001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yakimova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.045403" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J. C. Dias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Epstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar8438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabakhanji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sassi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magrez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945548" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7XX6PZ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Power" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belandria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.05.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Power Ch." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560966v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046803" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Power" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Belandria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802485757" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cleuziou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Escoffier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Avriller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.176802" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verstraete" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358040v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cleuziou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Broto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avrill&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneswaran Ravi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophias Boko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>