--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -1163,472 +1163,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotransport in type-enriched single-wall carbon nanotube networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the Ultimate Plasmon Confinement Limits with a Van der Waals heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alcaraz Iranzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wang</w:t>
+                <w:t xml:space="preserve">Eduardo J. C. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Gao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nanot</w:t>
+                <w:t xml:space="preserve">Itai Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.116001⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6386), pp.291-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aar8438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934983v1</w:t>
+                <w:t xml:space="preserve">hal-01772009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large nonlocality in macroscopic Hall bars made of epitaxial graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Nachawaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Nachawaty</w:t>
+                <w:t xml:space="preserve">D. Kazazis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (4), pp.045403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.045403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Ultimate Plasmon Confinement Limits with a Van der Waals heterostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Alcaraz Iranzo</w:t>
+                <w:t xml:space="preserve">Magnetotransport in type-enriched single-wall carbon nanotube networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cheng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 360 (6386), pp.291-295. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.116001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aar8438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.116001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772009v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field driven ambipolar quantum Hall effect in epitaxial graphene close to the charge neutrality point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3539,273 +3539,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of the quantum Hall effect of graphene on Silicon Carbide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Electronic properties of epitaxial graphene close to the charge neutrality point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Ming</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nanot</w:t>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Cresti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Annual meeting of the GDRi Graphene &amp; Co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966664v1</w:t>
+                <w:t xml:space="preserve">hal-01966485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of epitaxial graphene close to the charge neutrality point</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Robustness of the quantum Hall effect of graphene on Silicon Carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the GDRi Graphene &amp; Co</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966485v1</w:t>
+                <w:t xml:space="preserve">hal-01966664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the electronic states of carbon nanotube based devices under magnetic field</w:t>
               </w:r>
@@ -4035,260 +4035,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of Raman modes in DWCNT filled with alpha-Fe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning of the electronic band structure and the conductance of semiconducting CNTs under high magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 46 EHPRG conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valencia, Spain. pp.577</w:t>
+              <w:t xml:space="preserve">NT08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356393v1</w:t>
+                <w:t xml:space="preserve">hal-00358040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the electronic band structure and the conductance of semiconducting CNTs under high magnetic field</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pressure dependence of Raman modes in DWCNT filled with alpha-Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power Ch.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belandria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonzalez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NT08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 46 EHPRG conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valencia, Spain. pp.577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358040v1</w:t>
+                <w:t xml:space="preserve">hal-00356393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence expérimentale des niveaux de Landau dans les nanotubes de carbone</w:t>
               </w:r>
@@ -5281,51 +5281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5573,51 +5573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87795177"/>
+    <w:nsid w:val="9E5389D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5804,51 +5804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastiennanot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3185-1583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142812129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/142812129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Alonso Calafell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee A. Rozema" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alcaraz Iranzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Trenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K. Jenke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00808-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Jye Shiue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aada75" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.116001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yakimova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.045403" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J. C. Dias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Epstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar8438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabakhanji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sassi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magrez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945548" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7XX6PZ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Power" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belandria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.05.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Power Ch." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560966v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046803" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Power" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Belandria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802485757" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cleuziou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Escoffier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Avriller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.176802" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verstraete" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358040v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cleuziou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Broto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avrill&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneswaran Ravi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophias Boko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastiennanot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3185-1583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142812129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/142812129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Alonso Calafell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee A. Rozema" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alcaraz Iranzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Trenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K. Jenke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00808-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Jye Shiue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aada75" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J. C. Dias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Epstein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar8438" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yakimova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.045403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.116001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabakhanji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sassi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magrez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945548" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7XX6PZ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Power" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belandria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.05.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Power Ch." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560966v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046803" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Power" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Belandria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802485757" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cleuziou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Escoffier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Avriller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.176802" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verstraete" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cleuziou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Broto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avrill&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneswaran Ravi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophias Boko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>