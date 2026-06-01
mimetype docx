--- v2 (2026-05-10)
+++ v3 (2026-06-01)
@@ -112,78 +112,99 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">142812129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">61AclwwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La liste des thèses encadrées et examinées est disponible sur ce site.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://theses.fr/142812129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -213,3190 +234,3190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-dependent photovoltage in graphene/MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Dinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (4), pp.044043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.044043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiprobe analysis to separate edge currents from bulk currents in quantum spin Hall insulators and to analyze their temperature dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Benlemqwanssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (6), pp.064059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.064059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-insulator crossover in monolayer MoS 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (33), pp.335202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/acd3f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large inverted band gap in strained three-layer InAs/GaInSb quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Avogadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Gebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), pp.L042042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.l042042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant enhancement of third-harmonic generation in graphene–metal heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irati Alonso Calafell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee A. Rozema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alcaraz Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Trenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp K. Jenke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.318-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41565-020-00808-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Hall states in inverted HgTe quantum wells probed by transconductance fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mantion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Avogadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Gebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (7), pp.075302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.075302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Mid-Infrared Graphene Thermopile Enabled by A Nanopatterning Technique of Electrolyte Gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ren-Jye Shiue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yafang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.10.1088/1367-2630/aada75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/aada75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Ultimate Plasmon Confinement Limits with a Van der Waals heterostructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Magnetotransport in type-enriched single-wall carbon nanotube networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cheng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aar8438⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.116001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.116001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772009v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large nonlocality in macroscopic Hall bars made of epitaxial graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kazazis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (4), pp.045403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.045403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotransport in type-enriched single-wall carbon nanotube networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">Probing the Ultimate Plasmon Confinement Limits with a Van der Waals heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alcaraz Iranzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhang</w:t>
+                <w:t xml:space="preserve">Eduardo J. C. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nanot</w:t>
+                <w:t xml:space="preserve">Cheng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.116001⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6386), pp.291-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aar8438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934983v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field driven ambipolar quantum Hall effect in epitaxial graphene close to the charge neutrality point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jabakhanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (7), pp.075442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.075442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene-based mid-infrared room-temperature pyroelectric bolometers with ultrahigh temperature coefficient of resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Borini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.14311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping dependence of the G-band Raman spectra of an individual multiwall carbon nanotube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42, pp.2466-2470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Raman spectroscopy of individual and bundled double wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 248 (4), pp.974-979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssb.200945548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure dependence of raman modes in double wall carbon nanotubes filled with -Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gonzalez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the electronic band structure of individual carbon nanotubes under 60 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10, pp.268-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the electronic band structure of individual carbon nanotubes under 60 T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10, pp.268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagative Landau states and Fermi level pinning in carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Avriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103, pp.256801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.256801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure dependence of Raman modes in DWCNT filled with α-Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Ch.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gonzalez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of Landau-level formation in carbon-nanotube-based electronic Fabry-Perot resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Avriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.046803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau Level Formation in Carbon Nanotubes-Based Electronic Fabry-Perot Resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
+                <w:t xml:space="preserve">Pressure dependence of Raman modes in double wall carbon nanotubes filled with α-Fe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystian Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Belandria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gonzalez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.577-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950802485757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356136v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of Raman modes in double wall carbon nanotubes filled with α-Fe.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Gonzalez-Jimenez</w:t>
+                <w:t xml:space="preserve">Landau Level Formation in Carbon Nanotubes-Based Electronic Fabry-Perot Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Avriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.046803</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574634v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aharonov-Bohm conductance modulation in ballistic carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Avriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98, pp.176802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevlett.98.176802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aharonov-Bohm conductance modulation in ballistic carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Avriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (17), pp.176802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3406,1474 +3427,1474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-insulator transition in annealed Mos2 devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOWDI 2022 Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of epitaxial graphene close to the charge neutrality point</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Robustness of the quantum Hall effect of graphene on Silicon Carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the GDRi Graphene &amp; Co</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966485v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of the quantum Hall effect of graphene on Silicon Carbide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Electronic properties of epitaxial graphene close to the charge neutrality point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Annual meeting of the GDRi Graphene &amp; Co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966664v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electronic states of carbon nanotube based devices under magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Landau Level Formation in Carbon Nanotubes-Based Electronic Fabry-Perot Resonators – exploration under 60T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Avriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Avriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ElecMol08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">NT08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358316v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau Level Formation in Carbon Nanotubes-Based Electronic Fabry-Perot Resonators – exploration under 60T</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Tuning the electronic states of carbon nanotube based devices under magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Avriller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NT08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ElecMol08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358313v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of the electronic band structure and the conductance of semiconducting CNTs under high magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NT08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure dependence of Raman modes in DWCNT filled with alpha-Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Ch.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gonzalez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 46 EHPRG conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Valencia, Spain. pp.577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence expérimentale des niveaux de Landau dans les nanotubes de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Avriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Physique Mésoscopique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic states of carbon nanotube under magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Tohuku University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit électronique dans les nanotubes de carbone individuerls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">High magnetic field magneto-conductance in individual carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GDR-E “Science and Application of carbon nanotubes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122668v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High magnetic field magneto-conductance in individual carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Bruit électronique dans les nanotubes de carbone individuerls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Broto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-E “Science and Application of carbon nanotubes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Obernai, France</w:t>
+              <w:t xml:space="preserve">JMC10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122666v1</w:t>
+                <w:t xml:space="preserve">hal-00122668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-transport dans les nanotubes de carbone individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Avrillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMC10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4883,512 +4904,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hall Effect Finite Element Simulation : Application to Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigneswaran Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophias Boko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on 2D Heterostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sète (34200), France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 2D materials by Terahertz photoconductivity and magneto-transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Dinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Moubarak Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique 2023 HOWDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Roscoff (29680), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Insulator transition in annealed MoS 2 devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene: From Material to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene And Co Annual Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5398,114 +5419,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de bandes et transport électronique dans les nanotubes de carbone sous champ magnétique intense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Toulouse; Université Paul Sabatier - Toulouse III, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00453517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5573,51 +5594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E5389D4"/>
+    <w:nsid w:val="E4EB5F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5804,51 +5825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastiennanot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3185-1583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142812129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/142812129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Alonso Calafell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee A. Rozema" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alcaraz Iranzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Trenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K. Jenke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00808-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Jye Shiue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aada75" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J. C. Dias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Epstein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar8438" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yakimova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.045403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.116001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabakhanji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sassi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magrez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945548" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7XX6PZ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Power" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belandria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.05.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Power Ch." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560966v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046803" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Power" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Belandria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802485757" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cleuziou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Escoffier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Avriller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.176802" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verstraete" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cleuziou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Broto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avrill&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneswaran Ravi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophias Boko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastiennanot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3185-1583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142812129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=61AclwwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/142812129" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Alonso Calafell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee A. Rozema" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alcaraz Iranzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Trenti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K. Jenke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00808-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Jye Shiue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grosso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aada75" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.116001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yakimova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.045403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J. C. Dias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Epstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar8438" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabakhanji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075442" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sassi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magrez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945548" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7XX6PZ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Power" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belandria" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.05.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256801" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Power Ch." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046803" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Power" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Belandria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802485757" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cleuziou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Escoffier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Avriller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.176802" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202920v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verstraete" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358040v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358033v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357833v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cleuziou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Broto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122672v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avrill&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneswaran Ravi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophias Boko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846417v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>