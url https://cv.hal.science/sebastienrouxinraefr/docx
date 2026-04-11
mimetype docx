--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -66,2928 +66,3111 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal structures of crop irrigation strategies with state constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 208 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-025-02854-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving total transpirable soil water in a rainfed vineyard using vine shoot growth, weather, and Sentinel-2 data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">Comparing the impact of weather forecasts, observation and parameterization uncertainties when predicting water stress in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korgan Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109760⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.110825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.110825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223516v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the impact of weather forecasts, observation and parameterization uncertainties when predicting water stress in vineyards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Raynaud</w:t>
+                <w:t xml:space="preserve">Retrieving total transpirable soil water in a rainfed vineyard using vine shoot growth, weather, and Sentinel-2 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.110825⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 318, pp.109760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214356v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing Regional Sensitivity Analysis indices to find sensitive model behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.47-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2024051424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836513v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About drivers of performance for crop growth model calibration at the within-field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 170, pp.127773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of weather forecast uncertainties in crop water stress model predictions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Why make inverse modeling and which methods to use in agriculture? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yulin Zhang</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.109934⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.108624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.108624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566369v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting predawn leaf water potential while accounting for uncertainty using vine shoot growth and weather data in Mediterranean rainfed vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Péruzzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 302, pp.108998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why make inverse modeling and which methods to use in agriculture? A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of weather forecast uncertainties in crop water stress model predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.108624⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 349, pp.109934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.109934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411393v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downscaling the APSIM crop model for simulation at the within-field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Castrignanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 212, pp.103773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Based Optimization of Fertilization with Treated Wastewater Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Haddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 181 (104561), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2023.104561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of methods to evaluate crop model performance at multiple and changing spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Richetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, pp.1489-1513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-022-09885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-based GSA: Global sensitivity analysis of models with temporal or spatial outputs using clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimal control of a crop irrigation model under water scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105046⟩</w:t>
+              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (6), pp.1612-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oca.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203049v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of a crop irrigation model under water scarcity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cluster-based GSA: Global sensitivity analysis of models with temporal or spatial outputs using clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Sinfort</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oca.2749⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.105046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226630v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scour at Bridge Foundations in Supercritical Flows: An Analysis of Knowledge Gaps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Why does spatial extrapolation of the vine water status make sense? Insights from a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11081656⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.255-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381461v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does spatial extrapolation of the vine water status make sense? Insights from a modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A filter-based approach for global sensitivity analysis of models with functional inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 187, pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609250v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filter-based approach for global sensitivity analysis of models with functional inputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scour at Bridge Foundations in Supercritical Flows: An Analysis of Knowledge Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Escauriaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11081656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617653v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating plant water stress dynamics in a wide range of bi-specific agrosystems in a region using the BISWAT model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswaldo Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99, pp.116-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (1), pp.102-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975462v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trade-off between grape yield and grapevine susceptibility to powdery mildew and grey mould depends on inter-annual variations in water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 234-235 (Mars), pp.203-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How sensitive is a vineyard crop model to the uncertainty of its runoff module?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.86-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imageabilité : normes et relations avec d’autres variables psycholinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (02), pp.327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4074/S0003503311002041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation of some time dependent deformations in tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (2), pp.261-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2006.889743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling conditions of 3D parallel and fan-beam x-ray CT with application to helical tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (11), pp.2377-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact reconstruction in 2D dynamic CT: compensation of time-dependent affine deformations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (11), pp.2169-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2997,2567 +3180,2826 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the optimality of threshold-based crop irrigation feedback strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the bang-bang principle for piecewise affine dynamics under constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of Irrigation and Fertigation for Wastewater Reuse with a Double Modelling Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Haddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of a crop irrigation model under water scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation de déformations en tomographie dynamique 3D conique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common structures of optimal solutions for a crop irrigation problem under various constraints and criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.1364-1369, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the Bang-Bang Principle for piecewise affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.1004-1009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparaison des impacts de plusieurs sources d'incertitude lors de l'utilisation d'un modèle de culture avec des prévisions méteo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du réseau MEXICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech - INRAE, Dec 2023, Palaiseau, France. 29p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229111v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des impacts de plusieurs sources d'incertitude lors de l'utilisation d'un modèle de culture avec des prévisions méteo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Brun</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau MEXICO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.603-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410572v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of modeling and control for improving nutrient recycling via reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Aichouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Haddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Mulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Jan 2023, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive partitioning of the model output space: principle and first results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of weather forecast uncertainties in crop water stress model predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Davadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensitivity Analysis of Model Output Conference (SAMO'22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Using ECMWF's Forecasts (UEF2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Centre for Medium-Range Weather Forecasts, Jun 2023, Reading, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.109934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798188v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different aspatial and spatial indicators to assess performance of spatialized crop models at different within-field scales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélioration de la gestion et du dimensionnement des plages de dépôt : modélisation physique sur le torrent du Manival (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. 12 p</w:t>
+              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.453867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105595v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control models for crop management: Application to wastewater reuse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sensitive partitioning of the model output space: principle and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Applied Mathematics Colloquium - Minisymposium: Mathematical models of plant-soil interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">Sensitivity Analysis of Model Output Conference (SAMO'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tallahassee, United States. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105032v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and auxiliary data for an accurate estimate of mean field yield</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of different aspatial and spatial indicators to assess performance of spatialized crop models at different within-field scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. International Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833247v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective Dynamic Optimization of Crops Irrigated with Reused Treated Wastewater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Control models for crop management: Application to wastewater reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Haddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMS EUROSIM 2021 conference on Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Finnish Society of Automation, Sep 2021, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">British Applied Mathematics Colloquium - Minisymposium: Mathematical models of plant-soil interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363246v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for sensitivity analysis of models with dynamic and/or spatial outputs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Model and auxiliary data for an accurate estimate of mean field yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IcropM _Crop modelling for Agriculture and Food Security under Global Change February 3-5, 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.669-676, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149093v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About modeling and control strategies for scheduling crop irrigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-objective Dynamic Optimization of Crops Irrigated with Reused Treated Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Haddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - CMWRS2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIMS EUROSIM 2021 conference on Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Finnish Society of Automation, Sep 2021, Helsinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293097v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About optimal crop irrigation planing under water scarcity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new method for sensitivity analysis of models with dynamic and/or spatial outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruget Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafolie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamboni Matieyendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Continuous Optimization ICCOPT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IcropM _Crop modelling for Agriculture and Food Security under Global Change February 3-5, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263850v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">About optimal crop irrigation planing under water scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Sciences et Techniques de l’Eau &amp; de l’Environnement (STEE'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noureddine GAALOUL, Oct 2018, Hammamet, Tunisie. pp.6</w:t>
+              <w:t xml:space="preserve">6. International Conference on Continuous Optimization ICCOPT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975491v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filter-based approach for global sensitivity analysis of models with functional inputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">About modeling and control strategies for scheduling crop irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Sensitivity Analysis of Model Output</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - CMWRS2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.43-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794301v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the temporal resolution of cardiac reconstruction algorithms using an optimized filtering step</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fully 3D tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, United States. pp.369,372</w:t>
+              <w:t xml:space="preserve">Colloque International Sciences et Techniques de l’Eau &amp; de l’Environnement (STEE'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noureddine GAALOUL, Oct 2018, Hammamet, Tunisie. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308874v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation of some time dependant deformations in 2D tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A filter-based approach for global sensitivity analysis of models with functional inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Grangeat</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fully 3D tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, United States. pp.129,132</w:t>
+              <w:t xml:space="preserve">8. International Conference on Sensitivity Analysis of Model Output</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion. Le Tampon, REU., Nov 2016, Le Tampon, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308873v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improvement of the temporal resolution of cardiac reconstruction algorithms using an optimized filtering step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Koennig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fully 3D tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, United States. pp.369,372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compensation of some time dependant deformations in 2D tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fully 3D tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, United States. pp.129,132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compensation de déformations en tomographie dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Belgique. http://hdl.handle.net/2042/13976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5567,435 +6009,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal structures for a model of crop irrigation with constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SMAI MODE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New indices for Multivariate Sensitivity Analysis using fuzzy clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Sensitivity Analysis of Model Output (SAMO2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Casteldefels, Barcelona, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining switching factors and filtering operators in GSA to analyze models with climatic inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Sensitivity Analysis of Model Output</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Reunion Island, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting the coherence between crop processes and model inputs at the core of model development: a case study for water stress in intercropped systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 538 p., 2015, FSD5 Proceedings (5th International Symposium for Farming Systems Design)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6005,130 +6447,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and auxiliary data for an accurate estimate of the field mean: Appendix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6138,114 +6580,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles dynamiques en tomographie - Application à l'imagerie cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6392,51 +6834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korgan Aldebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110825" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836513v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051424" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.109934" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226630v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boumaza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2749" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.01.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.06.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.12.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.889743" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308419v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606183v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991296v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aichouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mulas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_80" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruget Fran&#231;oise" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafolie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamboni Matieyendou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koennig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373210v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604113v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601481v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korgan Aldebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110825" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836513v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.109934" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boumaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2749" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.01.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.06.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.12.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.889743" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606183v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aichouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mulas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Davadan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koulinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_80" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363246v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruget Fran&#231;oise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafolie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamboni Matieyendou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308874v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koennig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007803v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>