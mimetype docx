--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -400,295 +400,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the impact of weather forecasts, observation and parameterization uncertainties when predicting water stress in vineyards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retrieving total transpirable soil water in a rainfed vineyard using vine shoot growth, weather, and Sentinel-2 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brun</w:t>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korgan Aldebert</w:t>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Debord</w:t>
+                <w:t xml:space="preserve">Anne Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Raynaud</w:t>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 238, pp.110825. </w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 318, pp.109760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.110825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214356v1</w:t>
+                <w:t xml:space="preserve">hal-05223516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving total transpirable soil water in a rainfed vineyard using vine shoot growth, weather, and Sentinel-2 data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing the impact of weather forecasts, observation and parameterization uncertainties when predicting water stress in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulin Zhang</w:t>
+                <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Pichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
+                <w:t xml:space="preserve">Korgan Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pellegrino</w:t>
+                <w:t xml:space="preserve">Christian Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 318, pp.109760. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.110825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.110825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223516v1</w:t>
+                <w:t xml:space="preserve">hal-05214356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing Regional Sensitivity Analysis indices to find sensitive model behaviors</w:t>
               </w:r>
@@ -889,429 +889,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why make inverse modeling and which methods to use in agriculture? A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Predicting predawn leaf water potential while accounting for uncertainty using vine shoot growth and weather data in Mediterranean rainfed vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Pichon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Simonneau</w:t>
+                <w:t xml:space="preserve">Cécile Péruzzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.108624⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 302, pp.108998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411393v1</w:t>
+                <w:t xml:space="preserve">hal-04678463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting predawn leaf water potential while accounting for uncertainty using vine shoot growth and weather data in Mediterranean rainfed vineyards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of weather forecast uncertainties in crop water stress model predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yulin Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Péruzzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108998⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 349, pp.109934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.109934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678463v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of weather forecast uncertainties in crop water stress model predictions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why make inverse modeling and which methods to use in agriculture? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Raynaud</w:t>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yulin Zhang</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 349, pp.109934. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.108624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.109934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.108624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566369v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downscaling the APSIM crop model for simulation at the within-field scale</w:t>
               </w:r>
@@ -1927,369 +1927,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does spatial extrapolation of the vine water status make sense? Insights from a modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scour at Bridge Foundations in Supercritical Flows: An Analysis of Knowledge Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Escauriaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11081656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609250v1</w:t>
+                <w:t xml:space="preserve">hal-02381461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filter-based approach for global sensitivity analysis of models with functional inputs</w:t>
+                <w:t xml:space="preserve">Why does spatial extrapolation of the vine water status make sense? Insights from a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.255-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617653v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scour at Bridge Foundations in Supercritical Flows: An Analysis of Knowledge Gaps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A filter-based approach for global sensitivity analysis of models with functional inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (8), pp.1656. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 187, pp.119-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w11081656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381461v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating plant water stress dynamics in a wide range of bi-specific agrosystems in a region using the BISWAT model</w:t>
               </w:r>
@@ -3963,433 +3963,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des impacts de plusieurs sources d'incertitude lors de l'utilisation d'un modèle de culture avec des prévisions méteo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Brun</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau MEXICO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.603-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410572v1</w:t>
+                <w:t xml:space="preserve">hal-04229111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of modeling and control for improving nutrient recycling via reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Aichouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Haddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Mulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jan 2023, Chennai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_76⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04229111v1</w:t>
+                <w:t xml:space="preserve">hal-03932392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of modeling and control for improving nutrient recycling via reuse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison des impacts de plusieurs sources d'incertitude lors de l'utilisation d'un modèle de culture avec des prévisions méteo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jan 2023, Chennai, India</w:t>
+              <w:t xml:space="preserve">Journées du réseau MEXICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech - INRAE, Dec 2023, Palaiseau, France. 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932392v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of weather forecast uncertainties in crop water stress model predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Tarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4398,51 +4398,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Davadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Using ECMWF's Forecasts (UEF2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Centre for Medium-Range Weather Forecasts, Jun 2023, Reading, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.109934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151601v1</w:t>
@@ -4712,51 +4712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6834,51 +6834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korgan Aldebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110825" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836513v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.109934" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boumaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2749" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.01.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.06.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.12.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.889743" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606183v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aichouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mulas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Davadan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koulinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_80" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363246v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruget Fran&#231;oise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafolie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamboni Matieyendou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308874v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koennig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007803v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korgan Aldebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110825" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836513v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.109934" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boumaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2749" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.01.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.06.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.12.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.889743" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606183v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aichouche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mulas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Davadan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koulinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_80" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363246v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruget Fran&#231;oise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafolie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamboni Matieyendou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308874v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koennig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007803v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>