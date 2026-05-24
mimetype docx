--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -889,295 +889,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting predawn leaf water potential while accounting for uncertainty using vine shoot growth and weather data in Mediterranean rainfed vineyards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of weather forecast uncertainties in crop water stress model predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Péruzzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108998⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 349, pp.109934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.109934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678463v1</w:t>
+                <w:t xml:space="preserve">hal-04566369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of weather forecast uncertainties in crop water stress model predictions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Raynaud</w:t>
+                <w:t xml:space="preserve">Predicting predawn leaf water potential while accounting for uncertainty using vine shoot growth and weather data in Mediterranean rainfed vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yulin Zhang</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Péruzzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 349, pp.109934. </w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 302, pp.108998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.109934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566369v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why make inverse modeling and which methods to use in agriculture? A review</w:t>
               </w:r>
@@ -1680,274 +1680,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of a crop irrigation model under water scarcity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cluster-based GSA: Global sensitivity analysis of models with temporal or spatial outputs using clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Boumaza</w:t>
+                <w:t xml:space="preserve">François Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Sinfort</w:t>
+                <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oca.2749⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.105046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226630v1</w:t>
+                <w:t xml:space="preserve">hal-03203049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-based GSA: Global sensitivity analysis of models with temporal or spatial outputs using clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal control of a crop irrigation model under water scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140, pp.105046. </w:t>
+              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (6), pp.1612-1631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oca.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203049v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scour at Bridge Foundations in Supercritical Flows: An Analysis of Knowledge Gaps</w:t>
               </w:r>
@@ -2061,235 +2061,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does spatial extrapolation of the vine water status make sense? Insights from a modelling approach</w:t>
+                <w:t xml:space="preserve">A filter-based approach for global sensitivity analysis of models with functional inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 187, pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609250v1</w:t>
+                <w:t xml:space="preserve">hal-02617653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filter-based approach for global sensitivity analysis of models with functional inputs</w:t>
+                <w:t xml:space="preserve">Why does spatial extrapolation of the vine water status make sense? Insights from a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 187, pp.119-128. </w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.255-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617653v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating plant water stress dynamics in a wide range of bi-specific agrosystems in a region using the BISWAT model</w:t>
               </w:r>
@@ -2405,51 +2405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,243 +2940,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling conditions of 3D parallel and fan-beam x-ray CT with application to helical tomography.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact reconstruction in 2D dynamic CT: compensation of time-dependent affine deformations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grangeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 49 (11), pp.2377-90</w:t>
+              <w:t xml:space="preserve">, 2004, 49 (11), pp.2169-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308440v1</w:t>
+                <w:t xml:space="preserve">hal-00308419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact reconstruction in 2D dynamic CT: compensation of time-dependent affine deformations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampling conditions of 3D parallel and fan-beam x-ray CT with application to helical tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Desbat</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Koenig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 49 (11), pp.2169-82</w:t>
+              <w:t xml:space="preserve">, 2004, 49 (11), pp.2377-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308419v1</w:t>
+                <w:t xml:space="preserve">hal-00308440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3501,103 +3501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of a crop irrigation model under water scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3963,269 +3963,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
+                <w:t xml:space="preserve">Contribution of modeling and control for improving nutrient recycling via reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tisseyre</w:t>
+                <w:t xml:space="preserve">Farouk Aichouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Taylor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Haddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Mulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jan 2023, Chennai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229111v1</w:t>
+                <w:t xml:space="preserve">hal-03932392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of modeling and control for improving nutrient recycling via reuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Aichouche</w:t>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Corona</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.603-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932392v1</w:t>
+                <w:t xml:space="preserve">hal-04229111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des impacts de plusieurs sources d'incertitude lors de l'utilisation d'un modèle de culture avec des prévisions méteo</w:t>
               </w:r>
@@ -4398,51 +4398,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Davadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Using ECMWF's Forecasts (UEF2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Centre for Medium-Range Weather Forecasts, Jun 2023, Reading, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.109934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151601v1</w:t>
@@ -4712,51 +4712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5229,295 +5229,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About optimal crop irrigation planing under water scarcity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">About modeling and control strategies for scheduling crop irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Continuous Optimization ICCOPT 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - CMWRS2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.43-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263850v1</w:t>
+                <w:t xml:space="preserve">hal-02293097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About modeling and control strategies for scheduling crop irrigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">About optimal crop irrigation planing under water scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - CMWRS2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Conference on Continuous Optimization ICCOPT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02293097v1</w:t>
+                <w:t xml:space="preserve">hal-02263850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6144,51 +6144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New indices for Multivariate Sensitivity Analysis using fuzzy clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6834,51 +6834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korgan Aldebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110825" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836513v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.109934" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boumaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2749" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.01.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.06.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.12.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.889743" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606183v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aichouche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mulas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Davadan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koulinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_80" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363246v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruget Fran&#231;oise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafolie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamboni Matieyendou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308874v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koennig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007803v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korgan Aldebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110825" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836513v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.109934" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boumaza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2749" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.01.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.06.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.12.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.889743" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606183v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aichouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mulas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Davadan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koulinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_80" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363246v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruget Fran&#231;oise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafolie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamboni Matieyendou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308874v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koennig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007803v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>