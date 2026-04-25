--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Saint-Jean </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 Maître de conférences </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">recherche AgroParisTech & INRAE - </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR EcoSys Écologie fonctionnelle et écotoxicologie des agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding the link between multiple ecosystem services and bundles of functional traits to design multifunctional crop variety mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.71. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00924-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of wheat cultivar mixtures on virulence dynamics in Zymoseptoria tritici populations persists after interseason sexual reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (7), pp.1537-1549. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple scenarios for sexual crosses in the fungal pathogen Zymoseptoria tritici on wheat residues: potential consequences for virulence gene transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.103744. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2022.103744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual dynamics of Zymoseptoria tritici populations in wheat cultivar mixtures: A compromise between the efficacy and durability of a recently broken-down resistance gene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2), pp.289-303. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional trait variability and trait syndromes among wheat varieties: the footprint of artificial selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (4), pp.1166-1180. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar mixture effects on disease and yield remain despite diversity in wheat height and earliness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (6), pp.1148-1160. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting plant height can improve the control of rain-borne diseases in wheat cultivar mixture: modelling splash dispersal in 3-D canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavielle-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (7), pp.1299-1308. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding the potential of wheat cultivar mixtures: A meta-analysis perspective and identification of knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Kiaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221, pp.298-313. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar architecture modulates spore dispersal by rain splash: A new perspective to reduce disease progression in cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), pp.e0187788. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0187788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of fungal disease spread in cultivar mixtures: Impact of canopy architecture on rain-splash dispersal and on crop microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.154 - 161. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A White Paper on Global Wheat Health Based on Scenario Development and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Djurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (10), pp.1109-1122. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-01-17-0027-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces périurbains : entre pollution des villes et pollution des champs aux échelles régionale et locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N°229 - 230, pp.76-90. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des associations variétales de blé pour réduire la progression épidémique de la septoriose : approche théorique et expérimentations au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.157-170. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721162285051362E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using virtual 3-D plant architecture to assess fungal pathogen splash dispersal in heterogeneous canopies: a case study with cultivar mixtures and a non-specialized disease causal agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (4), pp.863-876. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations de blés tendres: Mélanger les variétés pour limiter les attaques de septoriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Juin (401), pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of plant growth and architecture on pathogen processes and their consequences for epidemic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.479-497. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of a wheat cultivar mixture against splash-dispersed septoria tritici blotch epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (5), pp.1011-1019. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical characteristics of maize pollen: Variability during emission and consequences on cross-pollination risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foueillassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 127, pp.51-63. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of rain-splash in the progress of Septoria leaf blotch within a winter wheat variety mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerhornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash dispersal of Leptosphaeria maculans pycnidiospores and the spread of blackleg on oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Travadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.595-603. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2007.01572.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for measuring the settling velocity distribution of large biotic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.159-169. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-007-9054-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between pathogen splash dispersal gradient and Weber number of impacting drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. V. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 141 (2-4), pp.257-262. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a green fluorescent protein marker for studying splash dispersal of sporangia of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophien Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence. V. Madden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112 (4), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-005-1754-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling water transfer by rain-splash in a 3D canopy using Monte Carlo integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (3-4), pp.183-196. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2003.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fragmentation of a line of balls by an impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Hinch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society of London Proceedings Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 455, pp.3201. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/RSPA.1999.0447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques rendus par les agricultures urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Clerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Redlingshofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agricultures urbaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Savoir faire, 9782759235636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality : : Investigating, assessing and managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-207, 2020, 978-94-024-2058-6. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andree A. Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEL-Wheat: a 3D Architectural Model of wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ljutovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hu, B.-G. and Jaeger, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Modeling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.54-63, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’associations variétales de blé sur le développement de la septoriose et la dynamique de contournement d’un gène de résistance majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pholème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar mixtures a lever to reduce plant diseases ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllo-Micro-Meso-Agro Meteorology: Plant physiology & bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Health 2019: The fluid dynamics of disease transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cargese, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rain-splash dispersal of fungal pathogens alongside with canopy structure finding some levers to control disease progression: Cultivar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et amélioration du module microclimatique de STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulating the distribution of fungicide among leaves in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016 - International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer des variétés de blé différant fortement par leur architecture : une piste d’amélioration de l’efficacité des associations variétales dans la réduction de la septoriose du blé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. p.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the effects of leaf bending dynamics on fungicide deposit on individual leaves of wheat using a 3D architectural model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poidevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the architectural effects of wheat canopies on the interception of splash dispersed spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pathogènes et les associations variétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques. Partenariat entre l'enseignement technique, l'enseignement supérieur et la recherche. Agro-écologie, de quoi parle-t'on?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Septoria leaf blotch propagation in cultivar mixtures: exploring mechanisms through controlled conditions experimentation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. p.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing wheat varieties with contrasted architecture to reduce Septoria tritici blotch splash-dispersed epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. p.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking advantage of architectural diversity to improve control of splash dispersed disease in cultivar mixtures : a modelling study based on field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wheat varietal resistance level and rainfall characteristics on splash dispersal of Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Phytopatholgy Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Phytopathological Society, Aug 2015, Passedena, California, United States. pp.S4.1-S4.160, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-105-11-S4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la volatilisation d’ammoniac pendant l’épandage d’effluents liquides par buse-palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOTECHS'2015 : Technologies d’épandage dans la fertilisation – Implications actuelles et futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2015, Montoldre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing within-field diversity to foster agro-ecosystem services and cope with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFCC15 Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'architecture d'un couvert de blé et des caractéristiques pluviométriques sur la dispersion par éclaboussement de Mycosphaerella graminicola en conditions contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wheat cultivar mixtures as a control method against Septoria tritici blotch: Experimental and modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 American Phytopathological Society /CPS Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Minneapolis, Minesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D virtual plants to evaluate the canopy role in the progression of a splash-dispersed crop disease: a case study based on wheat cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.ISBN 978-951-651-408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wheat cultivar mixtures to reduce severity of septoria tritici blotch, a rain-borne disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and plant pest dynamics: scales matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of plant growth and architecture on pathogen processes and consequences for the epidemic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. J. Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar and species mixture effect on wheat septoria tritici blotch spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheat canopy architecture and rain characteristics on on septoria splash-borne pcynidiospore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes (FR), France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of splash-dispersed septoria tritici blotch epidemics within wheat cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la sévérité de la septoriose du blé au sein d'une association variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroBiodiversité et services écosystémiques à l'échelle de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SIVAAE, Campus Paris-Saclay L'agro-écologie: une perspective pour nos recherches ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des associations de variétés de blé pour freiner la progression épidémique de la septoriose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ABIES/ Risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of green leaf area in relation to reduction of septoria leaf blotch severity : comparison between bread wheat cultivar mixtures and pure stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of green leaf area in relation to reduction of septoria leaf blotch severity: comparison between bread wheat cultivar mixtures and pure stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheat canopy architecture and rain characteristics in splash dispersal of Mycosphaerella graminicola pycnidiospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to mitigate particle emissions from agriculture: links between primary particles and ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette J. Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre S. Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des résistances génétiques : impacts sur l'élaboration des variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraj M Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-Vous d'Herbalia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Chenillé, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to mitigate particle emissions from agriculture: links between primary particles and ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faburé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen and global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of wheat leaf blotch epidemic severity within cultivar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of wheat leaf blotch epidemic severity within a cultivar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerhornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors of particulate matter due to agricultural practices: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faburé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Union of Air Pollution Prevention and Environmental Protection Associations' World Clean Air Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vancouver, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression de la septoriose du blé au sein d’associations culturales sous l’action de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Internationale sur les Maladies des plantes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain-splash pathogen dispersal: some results from leaf to regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hendawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zurfluh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Testud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference on Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Orlando, Florida, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of rain-sphash in the progress of Septoria leaf blotch within a winter wheat variety mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kerhornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Derbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference, AAB, Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain-splash is an effective mechanism of dispersal of blackleg (Leptosphaeria maculans) pycnidiospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Travadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Rapeseed Congress, vol IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfatm-PM: a model of bi-directional particulate matter exchanges over a grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , pp.EGU25-10491, 2025, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Zymoseptoria tritici a splash dispersed pathogen by the mean of wheat cultivars mixture; experimental and modelling biophysical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pope de Vallavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Phytopathology, 108 (10S), 2018, Phytopathology. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-108-10-S1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pea-wheat mixture on the severity of Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Tarsim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, des Journées Jean Chevaugeon 10èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECHAP project: Reducing fungicide use by associating optimal treatment strategies and canopies promoting disease escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of a two-year field experiment on the dynamics of Zymoseptoria tritici populations in wheat cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/4MAAI0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental design to test the effect of wheat variety mixtures on biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual dynamics of Zymoseptoria tritici populations in wheat cultivar mixtures: a compromise between the efficiency and durability of a recently broken-down resistance gene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Saint-Jean </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 Maître de conférences </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">recherche AgroParisTech & INRAE - </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR EcoSys Écologie fonctionnelle et écotoxicologie des agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-empirical approach to model net particulate matter fluxes between vegetated surfaces and the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 384, pp.111164. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding the link between multiple ecosystem services and bundles of functional traits to design multifunctional crop variety mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.71. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00924-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of wheat cultivar mixtures on virulence dynamics in Zymoseptoria tritici populations persists after interseason sexual reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (7), pp.1537-1549. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple scenarios for sexual crosses in the fungal pathogen Zymoseptoria tritici on wheat residues: potential consequences for virulence gene transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.103744. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2022.103744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual dynamics of Zymoseptoria tritici populations in wheat cultivar mixtures: A compromise between the efficacy and durability of a recently broken-down resistance gene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2), pp.289-303. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional trait variability and trait syndromes among wheat varieties: the footprint of artificial selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (4), pp.1166-1180. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar mixture effects on disease and yield remain despite diversity in wheat height and earliness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (6), pp.1148-1160. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting plant height can improve the control of rain-borne diseases in wheat cultivar mixture: modelling splash dispersal in 3-D canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavielle-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (7), pp.1299-1308. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding the potential of wheat cultivar mixtures: A meta-analysis perspective and identification of knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Kiaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221, pp.298-313. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar architecture modulates spore dispersal by rain splash: A new perspective to reduce disease progression in cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), pp.e0187788. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0187788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of fungal disease spread in cultivar mixtures: Impact of canopy architecture on rain-splash dispersal and on crop microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.154 - 161. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A White Paper on Global Wheat Health Based on Scenario Development and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Djurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (10), pp.1109-1122. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-01-17-0027-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces périurbains : entre pollution des villes et pollution des champs aux échelles régionale et locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N°229 - 230, pp.76-90. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des associations variétales de blé pour réduire la progression épidémique de la septoriose : approche théorique et expérimentations au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.157-170. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721162285051362E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using virtual 3-D plant architecture to assess fungal pathogen splash dispersal in heterogeneous canopies: a case study with cultivar mixtures and a non-specialized disease causal agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (4), pp.863-876. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of a wheat cultivar mixture against splash-dispersed septoria tritici blotch epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (5), pp.1011-1019. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations de blés tendres: Mélanger les variétés pour limiter les attaques de septoriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Juin (401), pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of plant growth and architecture on pathogen processes and their consequences for epidemic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.479-497. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical characteristics of maize pollen: Variability during emission and consequences on cross-pollination risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foueillassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 127, pp.51-63. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of rain-splash in the progress of Septoria leaf blotch within a winter wheat variety mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerhornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for measuring the settling velocity distribution of large biotic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.159-169. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-007-9054-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash dispersal of Leptosphaeria maculans pycnidiospores and the spread of blackleg on oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Travadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.595-603. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2007.01572.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between pathogen splash dispersal gradient and Weber number of impacting drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. V. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 141 (2-4), pp.257-262. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a green fluorescent protein marker for studying splash dispersal of sporangia of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophien Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence. V. Madden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112 (4), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-005-1754-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling water transfer by rain-splash in a 3D canopy using Monte Carlo integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (3-4), pp.183-196. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2003.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fragmentation of a line of balls by an impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Hinch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society of London Proceedings Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 455, pp.3201. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/RSPA.1999.0447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques rendus par les agricultures urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Clerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Redlingshofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agricultures urbaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Savoir faire, 9782759235636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality : : Investigating, assessing and managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-207, 2020, 978-94-024-2058-6. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andree A. Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEL-Wheat: a 3D Architectural Model of wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ljutovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hu, B.-G. and Jaeger, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Modeling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.54-63, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’associations variétales de blé sur le développement de la septoriose et la dynamique de contournement d’un gène de résistance majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pholème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar mixtures a lever to reduce plant diseases ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllo-Micro-Meso-Agro Meteorology: Plant physiology & bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Health 2019: The fluid dynamics of disease transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cargese, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rain-splash dispersal of fungal pathogens alongside with canopy structure finding some levers to control disease progression: Cultivar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et amélioration du module microclimatique de STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking advantage of architectural diversity to improve control of splash dispersed disease in cultivar mixtures : a modelling study based on field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the effects of leaf bending dynamics on fungicide deposit on individual leaves of wheat using a 3D architectural model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poidevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer des variétés de blé différant fortement par leur architecture : une piste d’amélioration de l’efficacité des associations variétales dans la réduction de la septoriose du blé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. p.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the architectural effects of wheat canopies on the interception of splash dispersed spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulating the distribution of fungicide among leaves in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016 - International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pathogènes et les associations variétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques. Partenariat entre l'enseignement technique, l'enseignement supérieur et la recherche. Agro-écologie, de quoi parle-t'on?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Septoria leaf blotch propagation in cultivar mixtures: exploring mechanisms through controlled conditions experimentation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. p.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing wheat varieties with contrasted architecture to reduce Septoria tritici blotch splash-dispersed epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. p.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la volatilisation d’ammoniac pendant l’épandage d’effluents liquides par buse-palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOTECHS'2015 : Technologies d’épandage dans la fertilisation – Implications actuelles et futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2015, Montoldre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wheat varietal resistance level and rainfall characteristics on splash dispersal of Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Phytopatholgy Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Phytopathological Society, Aug 2015, Passedena, California, United States. pp.S4.1-S4.160, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-105-11-S4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing within-field diversity to foster agro-ecosystem services and cope with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFCC15 Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'architecture d'un couvert de blé et des caractéristiques pluviométriques sur la dispersion par éclaboussement de Mycosphaerella graminicola en conditions contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wheat cultivar mixtures as a control method against Septoria tritici blotch: Experimental and modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 American Phytopathological Society /CPS Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Minneapolis, Minesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D virtual plants to evaluate the canopy role in the progression of a splash-dispersed crop disease: a case study based on wheat cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.ISBN 978-951-651-408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des associations de variétés de blé pour freiner la progression épidémique de la septoriose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ABIES/ Risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroBiodiversité et services écosystémiques à l'échelle de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SIVAAE, Campus Paris-Saclay L'agro-écologie: une perspective pour nos recherches ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wheat cultivar mixtures to reduce severity of septoria tritici blotch, a rain-borne disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and plant pest dynamics: scales matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of plant growth and architecture on pathogen processes and consequences for the epidemic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. J. Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la sévérité de la septoriose du blé au sein d'une association variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheat canopy architecture and rain characteristics on on septoria splash-borne pcynidiospore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes (FR), France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar and species mixture effect on wheat septoria tritici blotch spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of splash-dispersed septoria tritici blotch epidemics within wheat cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of green leaf area in relation to reduction of septoria leaf blotch severity : comparison between bread wheat cultivar mixtures and pure stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of green leaf area in relation to reduction of septoria leaf blotch severity: comparison between bread wheat cultivar mixtures and pure stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheat canopy architecture and rain characteristics in splash dispersal of Mycosphaerella graminicola pycnidiospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to mitigate particle emissions from agriculture: links between primary particles and ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette J. Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre S. Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des résistances génétiques : impacts sur l'élaboration des variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraj M Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-Vous d'Herbalia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Chenillé, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to mitigate particle emissions from agriculture: links between primary particles and ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faburé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen and global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors of particulate matter due to agricultural practices: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faburé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Union of Air Pollution Prevention and Environmental Protection Associations' World Clean Air Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vancouver, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of wheat leaf blotch epidemic severity within a cultivar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerhornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of wheat leaf blotch epidemic severity within cultivar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression de la septoriose du blé au sein d’associations culturales sous l’action de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Internationale sur les Maladies des plantes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of rain-sphash in the progress of Septoria leaf blotch within a winter wheat variety mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kerhornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Derbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference, AAB, Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain-splash pathogen dispersal: some results from leaf to regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hendawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zurfluh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Testud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference on Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Orlando, Florida, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain-splash is an effective mechanism of dispersal of blackleg (Leptosphaeria maculans) pycnidiospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Travadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Rapeseed Congress, vol IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfatm-PM: a model of bi-directional particulate matter exchanges over a grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , pp.EGU25-10491, 2025, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Zymoseptoria tritici a splash dispersed pathogen by the mean of wheat cultivars mixture; experimental and modelling biophysical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pope de Vallavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Phytopathology, 108 (10S), 2018, Phytopathology. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-108-10-S1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pea-wheat mixture on the severity of Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Tarsim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, des Journées Jean Chevaugeon 10èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECHAP project: Reducing fungicide use by associating optimal treatment strategies and canopies promoting disease escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of a two-year field experiment on the dynamics of Zymoseptoria tritici populations in wheat cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/4MAAI0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental design to test the effect of wheat variety mixtures on biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual dynamics of Zymoseptoria tritici populations in wheat cultivar mixtures: a compromise between the efficiency and durability of a recently broken-down resistance gene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E93AED09"/>
+    <w:nsid w:val="7BE96F76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroparistech.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.versailles-grignon.inrae.fr/ecosys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Orellana-Torrejon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13577" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103744" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13458" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Leconte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13200" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavielle-Pope" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kiaer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecarpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goldringer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauffreteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01635938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187788" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01558824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.06.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Djurle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-17-0027-FI" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5613" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721162285051362E12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Huber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu098" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0111-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PNZ8JV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marceau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foueillassar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.11.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12J1FR0K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908834v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerhornou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travadon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01572.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarosz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-007-9054-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3B4CD75B9E80D095099522957FCD9CFC696B6A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Madden" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.10.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X13FH6X2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Testa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophien Kamoun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence. V. Madden" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-1754-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VM699WS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908510v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2003.08.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6Z5V27-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910111v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Hinch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSPA.1999.0447" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-WS4HMBXF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ljutovac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510061v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510062v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510060v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788537v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400029v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danthony" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440031v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poidevin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564562v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suffert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-105-11-S4.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thirion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564561v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933023v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190590v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001542v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. J. Burie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Langlais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933028v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelzer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932999v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933084v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939508v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564564v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190711v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gigot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001213v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre S. Rogier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189490v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj M Belhaj" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913632v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabur&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192221v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910364v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910115v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192370v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933052v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendawi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zurfluh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Testud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192076v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kerhornou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Derbali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192032v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Travadon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133414v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Courty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;bert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10491" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952095v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-108-10-S1.1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-108-10-S1.1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378300v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lebon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Tarsim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510059v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4MAAI0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305593v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroparistech.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.versailles-grignon.inrae.fr/ecosys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591124v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Courty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;bert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111164" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Orellana-Torrejon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13577" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13458" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863436v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13200" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavielle-Pope" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kiaer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecarpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goldringer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauffreteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01635938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187788" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01558824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.06.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDL37X9X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Djurle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-17-0027-FI" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5613" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721162285051362E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Huber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu098" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0111-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PNZ8JV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marceau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foueillassar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.11.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12J1FR0K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908834v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerhornou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarosz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-007-9054-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3B4CD75B9E80D095099522957FCD9CFC696B6A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travadon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sache" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01572.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Madden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.10.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X13FH6X2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Testa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophien Kamoun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence. V. Madden" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-1754-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VM699WS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2003.08.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6Z5V27-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910111v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Hinch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSPA.1999.0447" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-WS4HMBXF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ljutovac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510061v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788537v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437021v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danthony" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poidevin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400029v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429103v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thirion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546614v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suffert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-105-11-S4.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564561v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190711v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933023v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. J. Burie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Langlais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932999v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933028v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelzer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933084v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gigot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909545v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001213v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre S. Rogier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189490v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj M Belhaj" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabur&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910364v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192221v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192370v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kerhornou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Derbali" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933052v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendawi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zurfluh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Testud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192032v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Travadon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133414v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10491" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952095v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-108-10-S1.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-108-10-S1.1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378300v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lebon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Tarsim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510059v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4MAAI0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305593v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>