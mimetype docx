--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Saint-Jean </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 Maître de conférences </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">recherche AgroParisTech & INRAE - </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR EcoSys Écologie fonctionnelle et écotoxicologie des agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-empirical approach to model net particulate matter fluxes between vegetated surfaces and the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 384, pp.111164. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding the link between multiple ecosystem services and bundles of functional traits to design multifunctional crop variety mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.71. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00924-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of wheat cultivar mixtures on virulence dynamics in Zymoseptoria tritici populations persists after interseason sexual reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (7), pp.1537-1549. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple scenarios for sexual crosses in the fungal pathogen Zymoseptoria tritici on wheat residues: potential consequences for virulence gene transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.103744. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2022.103744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual dynamics of Zymoseptoria tritici populations in wheat cultivar mixtures: A compromise between the efficacy and durability of a recently broken-down resistance gene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2), pp.289-303. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional trait variability and trait syndromes among wheat varieties: the footprint of artificial selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (4), pp.1166-1180. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar mixture effects on disease and yield remain despite diversity in wheat height and earliness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (6), pp.1148-1160. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting plant height can improve the control of rain-borne diseases in wheat cultivar mixture: modelling splash dispersal in 3-D canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavielle-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (7), pp.1299-1308. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding the potential of wheat cultivar mixtures: A meta-analysis perspective and identification of knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Kiaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221, pp.298-313. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar architecture modulates spore dispersal by rain splash: A new perspective to reduce disease progression in cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), pp.e0187788. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0187788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of fungal disease spread in cultivar mixtures: Impact of canopy architecture on rain-splash dispersal and on crop microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.154 - 161. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A White Paper on Global Wheat Health Based on Scenario Development and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Djurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (10), pp.1109-1122. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-01-17-0027-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces périurbains : entre pollution des villes et pollution des champs aux échelles régionale et locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N°229 - 230, pp.76-90. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des associations variétales de blé pour réduire la progression épidémique de la septoriose : approche théorique et expérimentations au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.157-170. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721162285051362E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using virtual 3-D plant architecture to assess fungal pathogen splash dispersal in heterogeneous canopies: a case study with cultivar mixtures and a non-specialized disease causal agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (4), pp.863-876. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of a wheat cultivar mixture against splash-dispersed septoria tritici blotch epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (5), pp.1011-1019. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations de blés tendres: Mélanger les variétés pour limiter les attaques de septoriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Juin (401), pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of plant growth and architecture on pathogen processes and their consequences for epidemic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.479-497. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical characteristics of maize pollen: Variability during emission and consequences on cross-pollination risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foueillassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 127, pp.51-63. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of rain-splash in the progress of Septoria leaf blotch within a winter wheat variety mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerhornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for measuring the settling velocity distribution of large biotic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.159-169. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-007-9054-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash dispersal of Leptosphaeria maculans pycnidiospores and the spread of blackleg on oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Travadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.595-603. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2007.01572.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between pathogen splash dispersal gradient and Weber number of impacting drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. V. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 141 (2-4), pp.257-262. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a green fluorescent protein marker for studying splash dispersal of sporangia of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophien Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence. V. Madden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112 (4), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-005-1754-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling water transfer by rain-splash in a 3D canopy using Monte Carlo integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (3-4), pp.183-196. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2003.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fragmentation of a line of balls by an impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Hinch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society of London Proceedings Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 455, pp.3201. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/RSPA.1999.0447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques rendus par les agricultures urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Clerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Redlingshofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agricultures urbaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Savoir faire, 9782759235636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality : : Investigating, assessing and managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-207, 2020, 978-94-024-2058-6. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andree A. Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEL-Wheat: a 3D Architectural Model of wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ljutovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hu, B.-G. and Jaeger, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Modeling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.54-63, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’associations variétales de blé sur le développement de la septoriose et la dynamique de contournement d’un gène de résistance majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pholème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar mixtures a lever to reduce plant diseases ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllo-Micro-Meso-Agro Meteorology: Plant physiology & bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Health 2019: The fluid dynamics of disease transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cargese, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rain-splash dispersal of fungal pathogens alongside with canopy structure finding some levers to control disease progression: Cultivar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et amélioration du module microclimatique de STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking advantage of architectural diversity to improve control of splash dispersed disease in cultivar mixtures : a modelling study based on field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the effects of leaf bending dynamics on fungicide deposit on individual leaves of wheat using a 3D architectural model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poidevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer des variétés de blé différant fortement par leur architecture : une piste d’amélioration de l’efficacité des associations variétales dans la réduction de la septoriose du blé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. p.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the architectural effects of wheat canopies on the interception of splash dispersed spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulating the distribution of fungicide among leaves in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016 - International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pathogènes et les associations variétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques. Partenariat entre l'enseignement technique, l'enseignement supérieur et la recherche. Agro-écologie, de quoi parle-t'on?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Septoria leaf blotch propagation in cultivar mixtures: exploring mechanisms through controlled conditions experimentation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. p.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing wheat varieties with contrasted architecture to reduce Septoria tritici blotch splash-dispersed epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. p.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la volatilisation d’ammoniac pendant l’épandage d’effluents liquides par buse-palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOTECHS'2015 : Technologies d’épandage dans la fertilisation – Implications actuelles et futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2015, Montoldre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wheat varietal resistance level and rainfall characteristics on splash dispersal of Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Phytopatholgy Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Phytopathological Society, Aug 2015, Passedena, California, United States. pp.S4.1-S4.160, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-105-11-S4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing within-field diversity to foster agro-ecosystem services and cope with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFCC15 Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'architecture d'un couvert de blé et des caractéristiques pluviométriques sur la dispersion par éclaboussement de Mycosphaerella graminicola en conditions contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wheat cultivar mixtures as a control method against Septoria tritici blotch: Experimental and modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 American Phytopathological Society /CPS Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Minneapolis, Minesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D virtual plants to evaluate the canopy role in the progression of a splash-dispersed crop disease: a case study based on wheat cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.ISBN 978-951-651-408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des associations de variétés de blé pour freiner la progression épidémique de la septoriose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ABIES/ Risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroBiodiversité et services écosystémiques à l'échelle de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SIVAAE, Campus Paris-Saclay L'agro-écologie: une perspective pour nos recherches ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wheat cultivar mixtures to reduce severity of septoria tritici blotch, a rain-borne disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and plant pest dynamics: scales matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of plant growth and architecture on pathogen processes and consequences for the epidemic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. J. Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la sévérité de la septoriose du blé au sein d'une association variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheat canopy architecture and rain characteristics on on septoria splash-borne pcynidiospore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes (FR), France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar and species mixture effect on wheat septoria tritici blotch spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of splash-dispersed septoria tritici blotch epidemics within wheat cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of green leaf area in relation to reduction of septoria leaf blotch severity : comparison between bread wheat cultivar mixtures and pure stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of green leaf area in relation to reduction of septoria leaf blotch severity: comparison between bread wheat cultivar mixtures and pure stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheat canopy architecture and rain characteristics in splash dispersal of Mycosphaerella graminicola pycnidiospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to mitigate particle emissions from agriculture: links between primary particles and ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette J. Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre S. Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des résistances génétiques : impacts sur l'élaboration des variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraj M Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-Vous d'Herbalia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Chenillé, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to mitigate particle emissions from agriculture: links between primary particles and ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faburé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen and global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors of particulate matter due to agricultural practices: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faburé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Union of Air Pollution Prevention and Environmental Protection Associations' World Clean Air Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vancouver, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of wheat leaf blotch epidemic severity within a cultivar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerhornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of wheat leaf blotch epidemic severity within cultivar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression de la septoriose du blé au sein d’associations culturales sous l’action de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Internationale sur les Maladies des plantes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of rain-sphash in the progress of Septoria leaf blotch within a winter wheat variety mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kerhornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Derbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference, AAB, Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain-splash pathogen dispersal: some results from leaf to regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hendawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zurfluh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Testud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference on Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Orlando, Florida, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain-splash is an effective mechanism of dispersal of blackleg (Leptosphaeria maculans) pycnidiospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Travadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Rapeseed Congress, vol IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfatm-PM: a model of bi-directional particulate matter exchanges over a grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , pp.EGU25-10491, 2025, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Zymoseptoria tritici a splash dispersed pathogen by the mean of wheat cultivars mixture; experimental and modelling biophysical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pope de Vallavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Phytopathology, 108 (10S), 2018, Phytopathology. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-108-10-S1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pea-wheat mixture on the severity of Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Tarsim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, des Journées Jean Chevaugeon 10èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECHAP project: Reducing fungicide use by associating optimal treatment strategies and canopies promoting disease escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of a two-year field experiment on the dynamics of Zymoseptoria tritici populations in wheat cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/4MAAI0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental design to test the effect of wheat variety mixtures on biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual dynamics of Zymoseptoria tritici populations in wheat cultivar mixtures: a compromise between the efficiency and durability of a recently broken-down resistance gene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Saint-Jean </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2007 Maître de conférences </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">recherche AgroParisTech & INRAE - </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR EcoSys Écologie fonctionnelle et écotoxicologie des agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-empirical approach to model net particulate matter fluxes between vegetated surfaces and the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 384, pp.111164. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding the link between multiple ecosystem services and bundles of functional traits to design multifunctional crop variety mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.71. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00924-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of wheat cultivar mixtures on virulence dynamics in Zymoseptoria tritici populations persists after interseason sexual reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (7), pp.1537-1549. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple scenarios for sexual crosses in the fungal pathogen Zymoseptoria tritici on wheat residues: potential consequences for virulence gene transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.103744. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2022.103744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual dynamics of Zymoseptoria tritici populations in wheat cultivar mixtures: A compromise between the efficacy and durability of a recently broken-down resistance gene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2), pp.289-303. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional trait variability and trait syndromes among wheat varieties: the footprint of artificial selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (4), pp.1166-1180. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar mixture effects on disease and yield remain despite diversity in wheat height and earliness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (6), pp.1148-1160. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting plant height can improve the control of rain-borne diseases in wheat cultivar mixture: modelling splash dispersal in 3-D canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavielle-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (7), pp.1299-1308. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding the potential of wheat cultivar mixtures: A meta-analysis perspective and identification of knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Kiaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221, pp.298-313. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar architecture modulates spore dispersal by rain splash: A new perspective to reduce disease progression in cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), pp.e0187788. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0187788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of fungal disease spread in cultivar mixtures: Impact of canopy architecture on rain-splash dispersal and on crop microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.154 - 161. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A White Paper on Global Wheat Health Based on Scenario Development and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Djurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (10), pp.1109-1122. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-01-17-0027-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces périurbains : entre pollution des villes et pollution des champs aux échelles régionale et locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N°229 - 230, pp.76-90. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des associations variétales de blé pour réduire la progression épidémique de la septoriose : approche théorique et expérimentations au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.157-170. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721162285051362E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using virtual 3-D plant architecture to assess fungal pathogen splash dispersal in heterogeneous canopies: a case study with cultivar mixtures and a non-specialized disease causal agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (4), pp.863-876. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations de blés tendres: Mélanger les variétés pour limiter les attaques de septoriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Juin (401), pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of plant growth and architecture on pathogen processes and their consequences for epidemic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.479-497. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of a wheat cultivar mixture against splash-dispersed septoria tritici blotch epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (5), pp.1011-1019. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical characteristics of maize pollen: Variability during emission and consequences on cross-pollination risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foueillassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 127, pp.51-63. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of rain-splash in the progress of Septoria leaf blotch within a winter wheat variety mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerhornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splash dispersal of Leptosphaeria maculans pycnidiospores and the spread of blackleg on oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Travadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.595-603. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2007.01572.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for measuring the settling velocity distribution of large biotic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (3), pp.159-169. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-007-9054-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between pathogen splash dispersal gradient and Weber number of impacting drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. V. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 141 (2-4), pp.257-262. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a green fluorescent protein marker for studying splash dispersal of sporangia of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophien Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence. V. Madden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112 (4), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-005-1754-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling water transfer by rain-splash in a 3D canopy using Monte Carlo integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (3-4), pp.183-196. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2003.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fragmentation of a line of balls by an impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Hinch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society of London Proceedings Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 455, pp.3201. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/RSPA.1999.0447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques rendus par les agricultures urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Clerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Redlingshofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agricultures urbaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Savoir faire, 9782759235636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality : : Investigating, assessing and managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-207, 2020, 978-94-024-2058-6. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andree A. Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEL-Wheat: a 3D Architectural Model of wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ljutovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hu, B.-G. and Jaeger, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Modeling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.54-63, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’associations variétales de blé sur le développement de la septoriose et la dynamique de contournement d’un gène de résistance majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pholème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar mixtures a lever to reduce plant diseases ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllo-Micro-Meso-Agro Meteorology: Plant physiology & bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Health 2019: The fluid dynamics of disease transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cargese, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rain-splash dispersal of fungal pathogens alongside with canopy structure finding some levers to control disease progression: Cultivar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et amélioration du module microclimatique de STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the effects of leaf bending dynamics on fungicide deposit on individual leaves of wheat using a 3D architectural model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poidevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer des variétés de blé différant fortement par leur architecture : une piste d’amélioration de l’efficacité des associations variétales dans la réduction de la septoriose du blé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. p.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the architectural effects of wheat canopies on the interception of splash dispersed spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulating the distribution of fungicide among leaves in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016 - International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pathogènes et les associations variétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques. Partenariat entre l'enseignement technique, l'enseignement supérieur et la recherche. Agro-écologie, de quoi parle-t'on?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Septoria leaf blotch propagation in cultivar mixtures: exploring mechanisms through controlled conditions experimentation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. p.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing wheat varieties with contrasted architecture to reduce Septoria tritici blotch splash-dispersed epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. p.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking advantage of architectural diversity to improve control of splash dispersed disease in cultivar mixtures : a modelling study based on field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la volatilisation d’ammoniac pendant l’épandage d’effluents liquides par buse-palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOTECHS'2015 : Technologies d’épandage dans la fertilisation – Implications actuelles et futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2015, Montoldre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wheat varietal resistance level and rainfall characteristics on splash dispersal of Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Phytopatholgy Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Phytopathological Society, Aug 2015, Passedena, California, United States. pp.S4.1-S4.160, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-105-11-S4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing within-field diversity to foster agro-ecosystem services and cope with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFCC15 Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'architecture d'un couvert de blé et des caractéristiques pluviométriques sur la dispersion par éclaboussement de Mycosphaerella graminicola en conditions contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wheat cultivar mixtures as a control method against Septoria tritici blotch: Experimental and modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 American Phytopathological Society /CPS Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Minneapolis, Minesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D virtual plants to evaluate the canopy role in the progression of a splash-dispersed crop disease: a case study based on wheat cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.ISBN 978-951-651-408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wheat cultivar mixtures to reduce severity of septoria tritici blotch, a rain-borne disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and plant pest dynamics: scales matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of plant growth and architecture on pathogen processes and consequences for the epidemic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. J. Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la sévérité de la septoriose du blé au sein d'une association variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheat canopy architecture and rain characteristics on on septoria splash-borne pcynidiospore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes (FR), France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of splash-dispersed septoria tritici blotch epidemics within wheat cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar and species mixture effect on wheat septoria tritici blotch spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des associations de variétés de blé pour freiner la progression épidémique de la septoriose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ABIES/ Risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroBiodiversité et services écosystémiques à l'échelle de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SIVAAE, Campus Paris-Saclay L'agro-écologie: une perspective pour nos recherches ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of green leaf area in relation to reduction of septoria leaf blotch severity : comparison between bread wheat cultivar mixtures and pure stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of green leaf area in relation to reduction of septoria leaf blotch severity: comparison between bread wheat cultivar mixtures and pure stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheat canopy architecture and rain characteristics in splash dispersal of Mycosphaerella graminicola pycnidiospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to mitigate particle emissions from agriculture: links between primary particles and ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette J. Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre S. Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des résistances génétiques : impacts sur l'élaboration des variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraj M Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-Vous d'Herbalia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Chenillé, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to mitigate particle emissions from agriculture: links between primary particles and ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faburé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen and global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors of particulate matter due to agricultural practices: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faburé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Union of Air Pollution Prevention and Environmental Protection Associations' World Clean Air Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vancouver, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of wheat leaf blotch epidemic severity within a cultivar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerhornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of wheat leaf blotch epidemic severity within cultivar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression de la septoriose du blé au sein d’associations culturales sous l’action de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Internationale sur les Maladies des plantes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain-splash pathogen dispersal: some results from leaf to regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hendawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zurfluh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Testud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference on Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Orlando, Florida, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of rain-sphash in the progress of Septoria leaf blotch within a winter wheat variety mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kerhornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Derbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference, AAB, Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain-splash is an effective mechanism of dispersal of blackleg (Leptosphaeria maculans) pycnidiospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Travadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Rapeseed Congress, vol IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfatm-PM: a model of bi-directional particulate matter exchanges over a grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , pp.EGU25-10491, 2025, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Zymoseptoria tritici a splash dispersed pathogen by the mean of wheat cultivars mixture; experimental and modelling biophysical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pope de Vallavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Phytopathology, 108 (10S), 2018, Phytopathology. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-108-10-S1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pea-wheat mixture on the severity of Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Tarsim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, des Journées Jean Chevaugeon 10èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECHAP project: Reducing fungicide use by associating optimal treatment strategies and canopies promoting disease escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of a two-year field experiment on the dynamics of Zymoseptoria tritici populations in wheat cultivar mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/4MAAI0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental design to test the effect of wheat variety mixtures on biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual dynamics of Zymoseptoria tritici populations in wheat cultivar mixtures: a compromise between the efficiency and durability of a recently broken-down resistance gene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Orellana-Torrejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BE96F76"/>
+    <w:nsid w:val="537266FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroparistech.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.versailles-grignon.inrae.fr/ecosys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591124v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Courty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;bert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111164" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Orellana-Torrejon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13577" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13458" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863436v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13200" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavielle-Pope" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kiaer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecarpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goldringer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauffreteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01635938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187788" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01558824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.06.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDL37X9X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Djurle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-17-0027-FI" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5613" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721162285051362E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Huber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu098" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0111-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PNZ8JV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marceau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foueillassar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.11.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12J1FR0K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908834v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerhornou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarosz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-007-9054-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3B4CD75B9E80D095099522957FCD9CFC696B6A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travadon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sache" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01572.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Madden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.10.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X13FH6X2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Testa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophien Kamoun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence. V. Madden" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-1754-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VM699WS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2003.08.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6Z5V27-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910111v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Hinch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSPA.1999.0447" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-WS4HMBXF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ljutovac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510061v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788537v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437021v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danthony" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poidevin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400029v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429103v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thirion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546614v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suffert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-105-11-S4.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564561v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190711v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933023v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. J. Burie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Langlais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932999v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933028v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelzer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933084v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gigot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909545v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001213v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre S. Rogier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189490v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj M Belhaj" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabur&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910364v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192221v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192370v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kerhornou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Derbali" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933052v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendawi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zurfluh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Testud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192032v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Travadon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133414v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10491" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952095v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-108-10-S1.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-108-10-S1.1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378300v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lebon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Tarsim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510059v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4MAAI0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305593v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroparistech.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.versailles-grignon.inrae.fr/ecosys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591124v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Courty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;bert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111164" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Orellana-Torrejon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13577" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13458" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863436v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13200" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavielle-Pope" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kiaer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecarpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goldringer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauffreteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01635938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187788" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01558824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.06.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDL37X9X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Djurle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-17-0027-FI" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5613" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721162285051362E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Huber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu098" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0111-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PNZ8JV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marceau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foueillassar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.11.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12J1FR0K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908834v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerhornou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travadon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01572.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarosz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-007-9054-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3B4CD75B9E80D095099522957FCD9CFC696B6A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Madden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.10.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X13FH6X2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Testa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophien Kamoun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence. V. Madden" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-1754-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VM699WS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2003.08.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6Z5V27-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910111v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Hinch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSPA.1999.0447" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-WS4HMBXF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ljutovac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510061v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788537v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danthony" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poidevin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400029v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531632v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564562v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429103v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thirion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546614v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suffert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-105-11-S4.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564561v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190590v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001542v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. J. Burie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Langlais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939508v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932999v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933084v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933028v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelzer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gigot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909545v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001213v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre S. Rogier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189490v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj M Belhaj" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabur&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910364v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192221v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933052v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendawi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zurfluh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Testud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192076v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kerhornou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Derbali" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192032v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Travadon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133414v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10491" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952095v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-108-10-S1.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-108-10-S1.1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378300v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lebon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Tarsim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510059v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4MAAI0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305593v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>