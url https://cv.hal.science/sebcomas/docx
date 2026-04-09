--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,149 +66,149 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. May</w:t>
+                <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Advani</w:t>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duhovic</w:t>
+                <w:t xml:space="preserve">Miro Duhovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Endruweit</w:t>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fauster</w:t>
+                <w:t xml:space="preserve">Ewald Fauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -364,9967 +364,10977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A yarn-scale woven fabric model including significant slippage formulated within the Arbitrary Lagrangian Eulerian framework</w:t>
+                <w:t xml:space="preserve">Simulation of the fiber orientation through a finite element approach to solve the Fokker–Planck equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Simon</w:t>
+                <w:t xml:space="preserve">Nazih Assaad Al Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahiène Hamila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116741⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 331, pp.105284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586155v1</w:t>
+                <w:t xml:space="preserve">hal-04786739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing simulation and analysis applied to a thermoplastic composite recycling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awen Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.1420014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmats.2024.1420014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-supervised learning framework based on physics-informed and convolutional neural networks to identify local anisotropic permeability tensor from textiles 2D images for filling pattern prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Aguado</w:t>
+                <w:t xml:space="preserve">Directional saturation of a strongly bimodal pore size distribution carbon interlock fabric: Measurement and multiphase flow modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Gambarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Valdés-Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108019⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.111532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586152v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis using Physics-informed neural networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenico Borzacchiello</w:t>
+                <w:t xml:space="preserve">A yarn-scale woven fabric model including significant slippage formulated within the Arbitrary Lagrangian Eulerian framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 420, pp.116741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2024.108764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04933248v1</w:t>
+                <w:t xml:space="preserve">hal-04586155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics simulation of an anisothermal reactive spontaneous capillary rise between electric rotor wires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A self-supervised learning framework based on physics-informed and convolutional neural networks to identify local anisotropic permeability tensor from textiles 2D images for filling pattern prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jere Kolehmainen</w:t>
+                <w:t xml:space="preserve">John Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Borzacchiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1124176⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.108019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585527v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified numerical process modeling of forming and consolidation for thermoplastic composites with prepreg patches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis using Physics-informed neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Morancay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramzi Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Borzacchiello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135, pp.108764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1176482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2024.108764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586086v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient dual-scale flow simulation for Resin Transfer Molding process based on domains skeletonization</w:t>
+                <w:t xml:space="preserve">Multiphysics simulation of an anisothermal reactive spontaneous capillary rise between electric rotor wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bancora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Amélie Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suresh Advani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
+                <w:t xml:space="preserve">Nicolas Désilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Genevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jere Kolehmainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107319⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1124176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1124176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586151v1</w:t>
+                <w:t xml:space="preserve">hal-04585527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical friction model for fibre tow slippage in Tailored Fibre Placement preforms based on pull-out experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy Simon</w:t>
+                <w:t xml:space="preserve">Unified numerical process modeling of forming and consolidation for thermoplastic composites with prepreg patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morancay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1176482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586149v1</w:t>
+                <w:t xml:space="preserve">hal-04586086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and numerical modelling strategy to form Tailored Fibre Placement preforms: Application to the tetrahedral part with orthotropic final configuration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Efficient dual-scale flow simulation for Resin Transfer Molding process based on domains skeletonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bancora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Masseteau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 158, pp.106952. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106952⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 165, pp.107319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586147v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual-based adaptivity for two-phase flow simulation in porous media using Physics-informed Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Aguado</w:t>
+                <w:t xml:space="preserve">An analytical friction model for fibre tow slippage in Tailored Fibre Placement preforms based on pull-out experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Domenico Borzacchiello</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Masseteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115100⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.110906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586143v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse methodology as applied to reconstruct local textile features from measured pressure field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Binetruy</w:t>
+                <w:t xml:space="preserve">Design and numerical modelling strategy to form Tailored Fibre Placement preforms: Application to the tetrahedral part with orthotropic final configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Advani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Benjamin Masseteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.010⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.106952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586141v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mesoscale geometrical features of a preform using spectral Moiré analysis on pressure print</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suresh Advani</w:t>
+                <w:t xml:space="preserve">Residual-based adaptivity for two-phase flow simulation in porous media using Physics-informed Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Borzacchiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106608⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 396, pp.115100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586138v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the lateral confinement on the transverse mechanical behavior of tows and quasi-unidirectional fabrics: Experimental and modeling investigations of dry through-thickness compaction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Inverse methodology as applied to reconstruct local textile features from measured pressure field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bancora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998320912809⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586134v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of interply adhesion in composite forming of viscous discontinuous thermoplastic prepregs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
+                <w:t xml:space="preserve">Experimental characterisation of textile compaction response: a benchmark exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana X.H. Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Vladimirovitch Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2020.107953⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.1-16/106243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586131v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation and compression of deformable impregnated fibrous reinforcements: Experimental study and modeling of flow-induced deformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Hautefeuille</w:t>
+                <w:t xml:space="preserve">Characterization of mesoscale geometrical features of a preform using spectral Moiré analysis on pressure print</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bancora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 131, pp.105768. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 150, pp.106608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105768⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586132v1</w:t>
+                <w:t xml:space="preserve">hal-04586138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Interply Adhesion in Composite Forming of Viscous Discontinuous Thermoplastic Prepregs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Influence of the lateral confinement on the transverse mechanical behavior of tows and quasi-unidirectional fabrics: Experimental and modeling investigations of dry through-thickness compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (23), pp.3261-3274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998320912809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337584v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical signature and full-field measurement of flow-induced large in-plane deformation of fibrous reinforcements in composite processing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical modeling of interply adhesion in composite forming of viscous discontinuous thermoplastic prepregs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morancay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.12.030⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.107953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2020.107953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586127v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of intra-tow release/storage mechanisms in reactive dual-scale flow numerical simulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical Modeling of Interply Adhesion in Composite Forming of Viscous Discontinuous Thermoplastic Prepregs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morançay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.71-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998318780498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586128v1</w:t>
+                <w:t xml:space="preserve">hal-05337584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective permeability averaging scheme to address in-plane anisotropy effects in multi-layered preforms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Consolidation and compression of deformable impregnated fibrous reinforcements: Experimental study and modeling of flow-induced deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 113, pp.359-369. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 131, pp.105768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.07.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04586110v1</w:t>
+                <w:t xml:space="preserve">hal-04586132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeeze ﬂow in heterogeneous discontinuous viscous woven prepreg laminates. Experimental measurements and 3D modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mechanical signature and full-field measurement of flow-induced large in-plane deformation of fibrous reinforcements in composite processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RCMA.28.35-53⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.213-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586126v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of single carbon and glass fibrous tow cross-sections in dry and lubricated states during compaction perpendicular to the fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction of intra-tow release/storage mechanisms in reactive dual-scale flow numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sakkalatty Dharmalingam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Prono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (1), pp.125-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998318780498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04586113v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unloading during the infusion process: Direct measurement of the dual-scale fibrous microstructure evolution with X-ray computed tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Squeeze ﬂow in heterogeneous discontinuous viscous woven prepreg laminates. Experimental measurements and 3D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Burtin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Grégoire Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Savart</w:t>
+                <w:t xml:space="preserve">Sandeep Gudiwada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115, pp.147-156. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.35-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RCMA.28.35-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586107v1</w:t>
+                <w:t xml:space="preserve">hal-04586126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional mechanical properties of dry carbon fiber tows subjected to cyclic compressive loading</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effective permeability averaging scheme to address in-plane anisotropy effects in multi-layered preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bancora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.359-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998317752229⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586117v1</w:t>
+                <w:t xml:space="preserve">hal-04586110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeeze flow in heterogeneous unidirectional discontinuous viscous prepreg laminates: Experimental measurement and 3D modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evolution of single carbon and glass fibrous tow cross-sections in dry and lubricated states during compaction perpendicular to the fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakkalatty Dharmalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.10.007⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.235-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325824v1</w:t>
+                <w:t xml:space="preserve">hal-04586113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient dual-scale flow and thermo-chemo-rheological coupling simulation during on-line mixing resin transfer molding process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Unloading during the infusion process: Direct measurement of the dual-scale fibrous microstructure evolution with X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Savart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998317706536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586124v1</w:t>
+                <w:t xml:space="preserve">hal-04586107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of intra-tow fluid storage mechanisms in dual-scale fiber reinforcements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three-dimensional mechanical properties of dry carbon fiber tows subjected to cyclic compressive loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.12.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (19), pp.2661-2677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998317752229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586122v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical approach to design dual-scale porosity composite reinforcements with enhanced permeability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Squeeze flow in heterogeneous unidirectional discontinuous viscous prepreg laminates: Experimental measurement and 3D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.06.035⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.196-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325495v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fabrics’ design parameters on the morphology and 3D permeability tensor of quasi-unidirectional non-crimp fabrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Efficient dual-scale flow and thermo-chemo-rheological coupling simulation during on-line mixing resin transfer molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Prono</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (3), pp.313-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998317706536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01368853v1</w:t>
+                <w:t xml:space="preserve">hal-04586124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient experimental characterisation of the permeability of fibrous textiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of intra-tow fluid storage mechanisms in dual-scale fiber reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Prono</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998316630801⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715793v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of air evacuation on the impregnation time of Out-of-Autoclave prepregs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical approach to design dual-scale porosity composite reinforcements with enhanced permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland Hinterholzl</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.08.034⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131, pp.307-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233980v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow modeling of linear and nonlinear fluids in two scale fibrous fabrics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of fabrics’ design parameters on the morphology and 3D permeability tensor of quasi-unidirectional non-crimp fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aufrere</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-015-1280-5⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.470-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306662v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for shear properties/behavior of dry fibrous materials at various scales: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Efficient experimental characterisation of the permeability of fibrous textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elinor Swery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hickey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (28), pp.4023 - 4038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1138-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998316630801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687980v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Heat Transfer and Unsaturated Flow in Woven Fiber Reinforcements during Direct Injection-Pultrusion Process of Thermoplastic Composites</w:t>
+                <w:t xml:space="preserve">Flow modeling of linear and nonlinear fluids in two scale fibrous fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Babeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Elena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Orange</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Aufrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77, pp.310-318. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.317-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-015-1280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150735v1</w:t>
+                <w:t xml:space="preserve">hal-05306662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optically-based inverse method to measure in-plane permeability fields of fibrous reinforcements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impact of air evacuation on the impregnation time of Out-of-Autoclave prepregs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodosia Kourkoutsaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Cosson</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bickerton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Ram Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hinterholzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 57, pp.41 - 48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.10.020⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 79, pp.30-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716700v1</w:t>
+                <w:t xml:space="preserve">hal-01233980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective composite part mechanical optimization enhanced by a process estimator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Models for shear properties/behavior of dry fibrous materials at various scales: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aufrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119, pp.620-629. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1138-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062534v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fiber automated placement of carbon fibrous preforms</w:t>
+                <w:t xml:space="preserve">Modeling of Heat Transfer and Unsaturated Flow in Woven Fiber Reinforcements during Direct Injection-Pultrusion Process of Thermoplastic Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Belhaj</w:t>
+                <w:t xml:space="preserve">Arthur Babeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Deleglise</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Orange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.01.014⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.310-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006755v1</w:t>
+                <w:t xml:space="preserve">hal-01150735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrugated beams mechanical behavior modeling by the homogenization method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">An optically-based inverse method to measure in-plane permeability fields of fibrous reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bickerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.11.013⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.41 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01006001v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas transport in fibrous media: Application to in-plane permeability measurement using transient flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Multi-objective composite part mechanical optimization enhanced by a process estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Eck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aufrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998312455676⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.620-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00959603v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical, numerical and experimental study of the bifurcation and collapse behavior of a 3D reinforced sandwich structure under through-thickness compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dry fiber automated placement of carbon fibrous preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.107-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666055v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modeling of bending properties of woven fibrous preforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Corrugated beams mechanical behavior modeling by the homogenization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Diskovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andrianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (6), pp.928-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006839v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of in-plane permeability of non-woven random fibrous reinforcement</w:t>
+                <w:t xml:space="preserve">Gas transport in fibrous media: Application to in-plane permeability measurement using transient flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feifei Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Yi Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.05.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (18), pp.2237-2247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998312455676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689206v1</w:t>
+                <w:t xml:space="preserve">emse-00959603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of mechanical properties/behavior of dry fibrous materials at various scales in bending and tension : A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Analytical, numerical and experimental study of the bifurcation and collapse behavior of a 3D reinforced sandwich structure under through-thickness compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.03.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.42 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007088v1</w:t>
+                <w:t xml:space="preserve">hal-01666055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the permeability of textiles: A benchmark exercise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization and modeling of bending properties of woven fibrous preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.04.021⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 504, pp.277-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01006842v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient stochastic simulation approach for RTM process with random fibrous permeability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Statistical modeling of in-plane permeability of non-woven random fibrous reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 71 (12), pp.1478. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.06.006⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 72 (12), pp.1368 - 1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786583v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microporomechanical behaviour of perfectly straight unidirectional fiber assembly : theoretical and experimental</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Models of mechanical properties/behavior of dry fibrous materials at various scales in bending and tension : A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.10.015⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (8), pp.1365-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007044v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the composite reinforced foam core of a 3D sandwich structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of the permeability of textiles: A benchmark exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Arbter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.005⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (9), pp.1157-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585784v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling filtration and flow during liquid composite molding: Experimental investigation and simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Efficient stochastic simulation approach for RTM process with random fibrous permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 69 (13), pp.2127-2134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.05.008⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 71 (12), pp.1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689204v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional compression of fiber reinforcements. Part 2: A continuous permeability tensor measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Microporomechanical behaviour of perfectly straight unidirectional fiber assembly : theoretical and experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 67 (3-4), pp.638-645. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 69 (2), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.07.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007409v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional compression of fibre reinforcements. Part 1: A non-linear elastic-plastic behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of the composite reinforced foam core of a 3D sandwich structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 67 (3-4), pp.507-514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.08.017⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 68 (7-8), pp.1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666056v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified microporomechanical approach for mechanical behavior and permeability of misaligned unidirectional fiber reinforcement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Coupling filtration and flow during liquid composite molding: Experimental investigation and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.04.023⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 69 (13), pp.2127-2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00485514v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic mixed FE-SPH method to address hydro-mechanical coupling in liquid composite moulding processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Unidirectional compression of fiber reinforcements. Part 2: A continuous permeability tensor measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2004.11.009⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (3-4), pp.638-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01004835v1</w:t>
+                <w:t xml:space="preserve">hal-01007409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Unidirectional compression of fibre reinforcements. Part 1: A non-linear elastic-plastic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (3-4), pp.507-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773501v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of liquid composite molding processes using a generic mixed FE-SPH method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modelling the flow of particle-filled resin through a fibrous preform in liquid composite molding technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binétruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (10), pp.2154-2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/reef.14.867-883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007299v1</w:t>
+                <w:t xml:space="preserve">hal-01702645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et contrôle de la polymérisation homogène dans les procédés LCM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Unidirectional compression of fibre reinforcements. Part 2: A continuous permeability tensor measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suresh. G. Advani</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (3-4), pp.638-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006817v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially homogeneous gelation in liquid composite molding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Unified microporomechanical approach for mechanical behavior and permeability of misaligned unidirectional fiber reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suresh Advani</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.11061⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01007315v1</w:t>
+                <w:t xml:space="preserve">hal-00485514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A generic mixed FE-SPH method to address hydro-mechanical coupling in liquid composite moulding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Groenenboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (7), pp.1004-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2004.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.68-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of liquid composite molding processes using a generic mixed FE-SPH method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Groenenboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binétruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (6-7), pp.867-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.14.867-883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude et contrôle de la polymérisation homogène dans les procédés LCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Ziaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh. G. Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (1), pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatially homogeneous gelation in liquid composite molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Ziaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (8), pp.1667-1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.11061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Measurements of droplet deformation in simple shear flow with zero interfacial tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (1), pp.259-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1122/1.1332998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment and 2D-Modelling of the viscous sintering of superimposed filaments based on biopolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Thadasack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESAFORM, May 2025, Paestum, Italy. pp.2-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903599-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation passive de pièces composites fabriquées par procédé TFP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des matériaux pour RTM chargé dans des préformes fibreuses 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle analytique de friction pour les mèches de fibres placées par Tailored Fibre Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Masseteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of the impregnation process of electric engines's rotors with a reactive thermosetting resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Genevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jere Kolehmainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Step Towards the Numerical Simulation of the Forming of flat TFP Preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23RD INTERNATIONAL CONFERENCE ON MATERIAL FORMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.126-128, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'adhésion inter-pli dans le formage de composites thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morancay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau Procédé pour la Fabrication Haute Cadence de Pièces Composites base Thermoplastiques (Projet INCREASE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformations induites des renforts fibreux pré-imprégnés en consolidation: Étude expérimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of uniaxial compression of fiber reinforcements using finite strains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Squeeze flow in heterogeneous woven viscous prepreg laminates: experimental measurements and 3D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Gudiwada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Esaform Conference on Material Forming (ESAFORM 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech, Jun 2017, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781208v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of fabrics’ design parameters on the 3D permeability tensor of quasi-unidirectional non-crimp fabrics.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fibrous reinforcement microstructure evolution during infusion process : experimental characterization with X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Savart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Flow Processes in Composite Materials (FPCM 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499459v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial compaction and saturated permeability spacial variations of fibre reinforcements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modeling of uniaxial compression of fiber reinforcements using finite strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Esaform Conference on Material Forming (ESAFORM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Zaragoza, Spain. pp.1064-1067, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2729655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781408v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of permeability of woven jute fabrics and evaluation of mechanical properties of the jute fabric-reinforced composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The influence of fabrics’ design parameters on the 3D permeability tensor of quasi-unidirectional non-crimp fabrics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Flow Processes in Composite Materials (FPCM 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781534v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of a composite reinforced foam core of a 3D sandwich structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+                <w:t xml:space="preserve">Permeability enhancement with different glass fiber quasi-UD structure arrangements for RTM-TP process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Sandwich Structures (ICSS-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781549v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Spatial compaction and saturated permeability spacial variations of fibre reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bickerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Razali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Walbran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781509v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, monitoring and control of composite structures processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Measurement of permeability of woven jute fabrics and evaluation of mechanical properties of the jute fabric-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asami Nakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takinishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Korea-France Joint Workshop on Composite Materials: Smart Structures and Process for Aerospace Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781228v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the flow of particle-filled resin through a fibrous preform in LCM processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Micromechanical modelling of a composite reinforced foam core of a 3D sandwich structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPE North America 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Baltimore, Maryland, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Sandwich Structures (ICSS-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781486v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of particle-filled resin through a fibrous preform in Liquid Composite Molding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bickerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Walbran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPE Europe 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781474v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the elastoplastic behaviour of fibrous preform during the infusion process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modeling, monitoring and control of composite structures processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Seminar on Experimental Techniques and Design in Composite Materials (ETDCM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Castiadas, Italy</w:t>
+              <w:t xml:space="preserve">5th Korea-France Joint Workshop on Composite Materials: Smart Structures and Process for Aerospace Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781229v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theorical and experimental study of the in-plane 1D-flow of particle-filled resin through a fibrous preform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Investigation on the flow of particle-filled resin through a fibrous preform in LCM processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, K. Kageyama; T. Ishikawa; N. Takeda; M. Hojo; S. Sugimoto; T. Ogasawara, Jul 2007, Kyoto, Japan. pp.1-8</w:t>
+              <w:t xml:space="preserve">SAMPE North America 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781460v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la compression uniaxiale de renforts fibreux en grandes déformations élastoplastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Flow of particle-filled resin through a fibrous preform in Liquid Composite Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en Forme des Matériaux Composites"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Oct 2006, Châtillon, France</w:t>
+              <w:t xml:space="preserve">SAMPE Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789587v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global methodology to measure continuously mechanical properties in compression and permeability of fiber reinforcements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of the elastoplastic behaviour of fibrous preform during the infusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Dang Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPE Europe 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.352-357</w:t>
+              <w:t xml:space="preserve">8th Seminar on Experimental Techniques and Design in Composite Materials (ETDCM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Castiadas, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781179v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and permeability measurements of fibre reinforcements: A continuous method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Theorical and experimental study of the in-plane 1D-flow of particle-filled resin through a fibrous preform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.211-217</w:t>
+              <w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K. Kageyama; T. Ishikawa; N. Takeda; M. Hojo; S. Sugimoto; T. Ogasawara, Jul 2007, Kyoto, Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781112v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement poro-élasto-plastique en compression des renforts fibreux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A global methodology to measure continuously mechanical properties in compression and permeability of fiber reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Nationales sur les Composites (JNC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp.99-107</w:t>
+              <w:t xml:space="preserve">SAMPE Europe 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.352-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781122v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of the mixed FE-SPH method to simulate the manufacturing of polymer composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la compression uniaxiale de renforts fibreux en grandes déformations élastoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPAM 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en Forme des Matériaux Composites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Oct 2006, Châtillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781086v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechanical properties and permeability measurements of fibre reinforcements: A continuous method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.211-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement poro-élasto-plastique en compression des renforts fibreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Journées Nationales sur les Composites (JNC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp.99-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The potential of the mixed FE-SPH method to simulate the manufacturing of polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Groenenboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroPAM 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulation of Isothermal RTM Filling Using SPH Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Groenenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Flow Processes in Composite Materials (FPCM-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Newark, United States. pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10471,51 +11481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fauster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Elaarabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Borzacchiello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06732-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116741" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Bruneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mah&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1420014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Askri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108764" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Moisy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genev&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Kolehmainen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1124176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176482" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bancora" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Masseteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110906" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106952" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115100" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bancora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Advani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106608" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586134v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lectez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.107953" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hautefeuille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105768" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.12.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Imbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prono" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318780498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.07.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1JDC6DM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sorba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gudiwada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.28.35-53" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakkalatty Dharmalingam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.05.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2H5VLZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586107v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Savart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.09.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Azzouzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317752229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2RXGS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317706536" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4RJG2SV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Allen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hickey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316630801" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233980v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Kourkoutsaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Upadhyay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hinterholzl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.08.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aufrere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1280-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1138-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150735v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Babeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.04.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.10.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062534v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006001v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diskovsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andrianov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.11.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7KG0H27-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312455676" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666055v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.12.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7309MB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006839v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.277" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.05.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDW03K63-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007088v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.03.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5HZNB3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006842v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Arbter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSBJQLR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786583v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.06.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-984QRBX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007044v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Tran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GXMQ3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585784v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FSG3LXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689204v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefevre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.05.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007409v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.07.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z59G47P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666056v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.08.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485514v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8018DHD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Groenenboom" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.11.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57ZPNKQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bin&#233;truy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.867-883" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006817v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ziaee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh. G. Advani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007315v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11061" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCVTVV0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tucker" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1332998" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063496v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chebbi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huttin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360128v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360085v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautefeuille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606816v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525006v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670752v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.151" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420790v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423017v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giroud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charreton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maupetit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420785v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781208v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729655" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499459v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781534v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hamada" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Nakai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takinishi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahoo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781549v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781486v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781474v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789587v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781179v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781112v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781122v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781086v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Elaarabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Borzacchiello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06732-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Assaad Al Ayoubi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Bruneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mah&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Landry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1420014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gambarini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vald&#233;s-Alonzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111532" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116741" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Askri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Moisy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genev&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Kolehmainen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1124176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176482" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bancora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107319" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Masseteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106952" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana X.H. Yong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aktas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Vladimirovitch Lomov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106608" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lectez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912809" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.107953" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautefeuille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105768" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.12.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Imbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prono" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318780498" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sorba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gudiwada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.28.35-53" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.07.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1JDC6DM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakkalatty Dharmalingam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2H5VLZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Savart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.09.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Azzouzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317752229" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2RXGS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317706536" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4RJG2SV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715793v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Allen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hickey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316630801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aufrere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1280-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233980v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Kourkoutsaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Upadhyay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hinterholzl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.08.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687980v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1138-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Babeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.04.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.10.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diskovsky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andrianov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.11.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7KG0H27-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312455676" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666055v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.12.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7309MB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.277" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.05.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDW03K63-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.03.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5HZNB3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Arbter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSBJQLR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.06.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-984QRBX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Tran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GXMQ3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FSG3LXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689204v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefevre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.05.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.07.020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z59G47P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.08.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702645v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bin&#233;truy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.06.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773121v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8018DHD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004835v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Groenenboom" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.11.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57ZPNKQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.867-883" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ziaee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh. G. Advani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007315v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11061" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCVTVV0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052523v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tucker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1332998" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063496v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chebbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huttin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360128v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360085v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Marchand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606816v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670752v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.151" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423017v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giroud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charreton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maupetit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420785v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621598v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781208v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729655" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184166v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781534v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hamada" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Nakai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takinishi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahoo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781486v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781474v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781460v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789587v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781086v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408100v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>