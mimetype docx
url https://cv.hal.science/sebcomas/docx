--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -364,1958 +364,1958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the fiber orientation through a finite element approach to solve the Fokker–Planck equation</w:t>
+                <w:t xml:space="preserve">A self-supervised learning framework based on physics-informed and convolutional neural networks to identify local anisotropic permeability tensor from textiles 2D images for filling pattern prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazih Assaad Al Ayoubi</w:t>
+                <w:t xml:space="preserve">John Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Digonnet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Borzacchiello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105284⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.108019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786739v1</w:t>
+                <w:t xml:space="preserve">hal-04586152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing simulation and analysis applied to a thermoplastic composite recycling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awen Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.1420014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmats.2024.1420014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional saturation of a strongly bimodal pore size distribution carbon interlock fabric: Measurement and multiphase flow modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Gambarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Valdés-Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 281, pp.111532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A yarn-scale woven fabric model including significant slippage formulated within the Arbitrary Lagrangian Eulerian framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 420, pp.116741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-supervised learning framework based on physics-informed and convolutional neural networks to identify local anisotropic permeability tensor from textiles 2D images for filling pattern prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis using Physics-informed neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guennec</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Borzacchiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108019⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135, pp.108764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2024.108764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586152v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis using Physics-informed neural networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Aguado</w:t>
+                <w:t xml:space="preserve">Simulation of the fiber orientation through a finite element approach to solve the Fokker–Planck equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Assaad Al Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Askri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 135, pp.108764. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 331, pp.105284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2024.108764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933248v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics simulation of an anisothermal reactive spontaneous capillary rise between electric rotor wires</w:t>
+                <w:t xml:space="preserve">Unified numerical process modeling of forming and consolidation for thermoplastic composites with prepreg patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Moisy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Désilles</w:t>
+                <w:t xml:space="preserve">Lionel Morancay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Genevée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.1124176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1124176⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1176482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585527v1</w:t>
+                <w:t xml:space="preserve">hal-04586086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified numerical process modeling of forming and consolidation for thermoplastic composites with prepreg patches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Efficient dual-scale flow simulation for Resin Transfer Molding process based on domains skeletonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bancora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1176482⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.107319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586086v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient dual-scale flow simulation for Resin Transfer Molding process based on domains skeletonization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An analytical friction model for fibre tow slippage in Tailored Fibre Placement preforms based on pull-out experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
+                <w:t xml:space="preserve">Benjamin Masseteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107319⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.110906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586151v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical friction model for fibre tow slippage in Tailored Fibre Placement preforms based on pull-out experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Multiphysics simulation of an anisothermal reactive spontaneous capillary rise between electric rotor wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Désilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Genevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Masseteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+                <w:t xml:space="preserve">Jere Kolehmainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 264, pp.110906. </w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1124176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1124176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586149v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and numerical modelling strategy to form Tailored Fibre Placement preforms: Application to the tetrahedral part with orthotropic final configuration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Residual-based adaptivity for two-phase flow simulation in porous media using Physics-informed Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Masseteau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Borzacchiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106952⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 396, pp.115100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586147v1</w:t>
+                <w:t xml:space="preserve">hal-04586143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual-based adaptivity for two-phase flow simulation in porous media using Physics-informed Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Aguado</w:t>
+                <w:t xml:space="preserve">Design and numerical modelling strategy to form Tailored Fibre Placement preforms: Application to the tetrahedral part with orthotropic final configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Domenico Borzacchiello</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Masseteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 396, pp.115100. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.106952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586143v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse methodology as applied to reconstruct local textile features from measured pressure field</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental characterisation of textile compaction response: a benchmark exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana X.H. Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Vladimirovitch Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.010⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.1-16/106243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586141v1</w:t>
+                <w:t xml:space="preserve">hal-03070788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of textile compaction response: a benchmark exercise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of mesoscale geometrical features of a preform using spectral Moiré analysis on pressure print</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bancora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 142, pp.1-16/106243. </w:t>
+              <w:t xml:space="preserve">, 2021, 150, pp.106608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070788v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mesoscale geometrical features of a preform using spectral Moiré analysis on pressure print</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Inverse methodology as applied to reconstruct local textile features from measured pressure field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bancora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 150, pp.106608. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.241-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586138v1</w:t>
+                <w:t xml:space="preserve">hal-04586141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the lateral confinement on the transverse mechanical behavior of tows and quasi-unidirectional fabrics: Experimental and modeling investigations of dry through-thickness compaction</w:t>
               </w:r>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (23), pp.3261-3274. </w:t>
@@ -2435,103 +2435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of interply adhesion in composite forming of viscous discontinuous thermoplastic prepregs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morancay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 191, pp.107953. </w:t>
@@ -2569,103 +2569,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Interply Adhesion in Composite Forming of Viscous Discontinuous Thermoplastic Prepregs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morançay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47, pp.71-73. </w:t>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 131, pp.105768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2833,51 +2833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.213-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2905,696 +2905,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of intra-tow release/storage mechanisms in reactive dual-scale flow numerical simulations</w:t>
+                <w:t xml:space="preserve">Evolution of single carbon and glass fibrous tow cross-sections in dry and lubricated states during compaction perpendicular to the fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Imbert</w:t>
+                <w:t xml:space="preserve">A. Sakkalatty Dharmalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Prono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998318780498⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.235-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586128v1</w:t>
+                <w:t xml:space="preserve">hal-04586113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeeze ﬂow in heterogeneous discontinuous viscous woven prepreg laminates. Experimental measurements and 3D modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unloading during the infusion process: Direct measurement of the dual-scale fibrous microstructure evolution with X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Sorba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
+                <w:t xml:space="preserve">Thibaut Savart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RCMA.28.35-53⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586126v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective permeability averaging scheme to address in-plane anisotropy effects in multi-layered preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bancora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113, pp.359-369. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.07.025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of single carbon and glass fibrous tow cross-sections in dry and lubricated states during compaction perpendicular to the fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Squeeze ﬂow in heterogeneous discontinuous viscous woven prepreg laminates. Experimental measurements and 3D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sakkalatty Dharmalingam</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandeep Gudiwada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 148, pp.235-242. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.35-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RCMA.28.35-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04586113v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unloading during the infusion process: Direct measurement of the dual-scale fibrous microstructure evolution with X-ray computed tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Hemmer</w:t>
+                <w:t xml:space="preserve">Introduction of intra-tow release/storage mechanisms in reactive dual-scale flow numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Burtin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Savart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Prono</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115, pp.147-156. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (1), pp.125-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998318780498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586107v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional mechanical properties of dry carbon fiber tows subjected to cyclic compressive loading</w:t>
               </w:r>
@@ -3606,64 +3606,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Azzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3708,342 +3708,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeeze flow in heterogeneous unidirectional discontinuous viscous prepreg laminates: Experimental measurement and 3D modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Efficient dual-scale flow and thermo-chemo-rheological coupling simulation during on-line mixing resin transfer molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Prono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103, pp.196-207. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (3), pp.313-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998317706536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325824v1</w:t>
+                <w:t xml:space="preserve">hal-04586124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient dual-scale flow and thermo-chemo-rheological coupling simulation during on-line mixing resin transfer molding process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Prono</w:t>
+                <w:t xml:space="preserve">Squeeze flow in heterogeneous unidirectional discontinuous viscous prepreg laminates: Experimental measurement and 3D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.196-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998317706536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586124v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of intra-tow fluid storage mechanisms in dual-scale fiber reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Prono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107, pp.70-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4077,90 +4077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to design dual-scale porosity composite reinforcements with enhanced permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 131, pp.307-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4207,64 +4207,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fabrics’ design parameters on the morphology and 3D permeability tensor of quasi-unidirectional non-crimp fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,51 +4366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,581 +4468,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow modeling of linear and nonlinear fluids in two scale fibrous fabrics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Models for shear properties/behavior of dry fibrous materials at various scales: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.317-328. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-015-1280-5⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1138-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306662v1</w:t>
+                <w:t xml:space="preserve">hal-01687980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of air evacuation on the impregnation time of Out-of-Autoclave prepregs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modeling of Heat Transfer and Unsaturated Flow in Woven Fiber Reinforcements during Direct Injection-Pultrusion Process of Thermoplastic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Babeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Hinterholzl</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 79, pp.30-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.08.034⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 77, pp.310-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233980v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for shear properties/behavior of dry fibrous materials at various scales: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Flow modeling of linear and nonlinear fluids in two scale fibrous fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aufrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 8 (1), pp.1-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1138-7⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-015-1280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687980v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Heat Transfer and Unsaturated Flow in Woven Fiber Reinforcements during Direct Injection-Pultrusion Process of Thermoplastic Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of air evacuation on the impregnation time of Out-of-Autoclave prepregs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodosia Kourkoutsaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Babeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Ram Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Orange</w:t>
+                <w:t xml:space="preserve">Roland Hinterholzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 77, pp.310-318. </w:t>
+              <w:t xml:space="preserve">, 2015, 79, pp.30-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150735v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optically-based inverse method to measure in-plane permeability fields of fibrous reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.41 - 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5089,77 +5089,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective composite part mechanical optimization enhanced by a process estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aufrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119, pp.620-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5219,77 +5219,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Demouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50, pp.107-111. </w:t>
@@ -5339,103 +5339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrugated beams mechanical behavior modeling by the homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Diskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andrianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (6), pp.928-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5494,64 +5494,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas transport in fibrous media: Application to in-plane permeability measurement using transient flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5624,64 +5624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67, pp.42 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5727,77 +5727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization and modeling of bending properties of woven fibrous preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 504, pp.277-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5844,64 +5844,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modeling of in-plane permeability of non-woven random fibrous reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72 (12), pp.1368 - 1379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5947,77 +5947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of mechanical properties/behavior of dry fibrous materials at various scales in bending and tension : A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43 (8), pp.1365-1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6057,642 +6057,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the permeability of textiles: A benchmark exercise</w:t>
+                <w:t xml:space="preserve">Efficient stochastic simulation approach for RTM process with random fibrous permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Arbter</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.04.021⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (12), pp.1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006842v1</w:t>
+                <w:t xml:space="preserve">hal-00786583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient stochastic simulation approach for RTM process with random fibrous permeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of the permeability of textiles: A benchmark exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Arbter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Zhang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71 (12), pp.1478. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (9), pp.1157-1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786583v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microporomechanical behaviour of perfectly straight unidirectional fiber assembly : theoretical and experimental</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of the composite reinforced foam core of a 3D sandwich structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thang Tran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 69 (2), pp.199-206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.10.015⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 68 (7-8), pp.1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007044v1</w:t>
+                <w:t xml:space="preserve">hal-00585784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the composite reinforced foam core of a 3D sandwich structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Microporomechanical behaviour of perfectly straight unidirectional fiber assembly : theoretical and experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 68 (7-8), pp.1777. </w:t>
+              <w:t xml:space="preserve">, 2009, 69 (2), pp.199-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585784v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling filtration and flow during liquid composite molding: Experimental investigation and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69 (13), pp.2127-2134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6720,562 +6720,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional compression of fiber reinforcements. Part 2: A continuous permeability tensor measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Unidirectional compression of fibre reinforcements. Part 1: A non-linear elastic-plastic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 67 (3-4), pp.638-645. </w:t>
+              <w:t xml:space="preserve">, 2007, 67 (3-4), pp.507-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007409v1</w:t>
+                <w:t xml:space="preserve">hal-01666056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional compression of fibre reinforcements. Part 1: A non-linear elastic-plastic behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modelling the flow of particle-filled resin through a fibrous preform in liquid composite molding technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binétruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.08.017⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (10), pp.2154-2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666056v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the flow of particle-filled resin through a fibrous preform in liquid composite molding technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Unidirectional compression of fiber reinforcements. Part 2: A continuous permeability tensor measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (3-4), pp.638-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.06.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01702645v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidirectional compression of fibre reinforcements. Part 2: A continuous permeability tensor measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 67 (3-4), pp.638-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified microporomechanical approach for mechanical behavior and permeability of misaligned unidirectional fiber reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7315,333 +7315,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic mixed FE-SPH method to address hydro-mechanical coupling in liquid composite moulding processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.68-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004835v1</w:t>
+                <w:t xml:space="preserve">hal-01773501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A generic mixed FE-SPH method to address hydro-mechanical coupling in liquid composite moulding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Groenenboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (7), pp.1004-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2004.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773501v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of liquid composite molding processes using a generic mixed FE-SPH method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Groenenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binétruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14 (6-7), pp.867-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7675,51 +7675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et contrôle de la polymérisation homogène dans les procédés LCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Ziaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7770,51 +7770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially homogeneous gelation in liquid composite molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Ziaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8003,282 +8003,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment and 2D-Modelling of the viscous sintering of superimposed filaments based on biopolymer</w:t>
+                <w:t xml:space="preserve">Fonctionnalisation passive de pièces composites fabriquées par procédé TFP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaunier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063496v1</w:t>
+                <w:t xml:space="preserve">hal-05360128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation passive de pièces composites fabriquées par procédé TFP</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental assessment and 2D-Modelling of the viscous sintering of superimposed filaments based on biopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Thadasack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESAFORM, May 2025, Paestum, Italy. pp.2-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903599-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360128v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des matériaux pour RTM chargé dans des préformes fibreuses 3D</w:t>
               </w:r>
@@ -8290,51 +8290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8372,103 +8372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle analytique de friction pour les mèches de fibres placées par Tailored Fibre Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Masseteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8493,103 +8493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of the impregnation process of electric engines's rotors with a reactive thermosetting resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Genevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jere Kolehmainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8614,77 +8614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Step Towards the Numerical Simulation of the Forming of flat TFP Preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8731,103 +8731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'adhésion inter-pli dans le formage de composites thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morancay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
@@ -8908,51 +8908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
@@ -8994,51 +8994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformations induites des renforts fibreux pré-imprégnés en consolidation: Étude expérimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9057,346 +9057,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeeze flow in heterogeneous woven viscous prepreg laminates: experimental measurements and 3D modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibrous reinforcement microstructure evolution during infusion process : experimental characterization with X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Sorba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
+                <w:t xml:space="preserve">Thibaut Savart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech, Jun 2017, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621598v1</w:t>
+                <w:t xml:space="preserve">hal-01621565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrous reinforcement microstructure evolution during infusion process : experimental characterization with X-ray computed tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Squeeze flow in heterogeneous woven viscous prepreg laminates: experimental measurements and 3D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Savart</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Gudiwada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech, Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621565v1</w:t>
+                <w:t xml:space="preserve">hal-01621598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of uniaxial compression of fiber reinforcements using finite strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Esaform Conference on Material Forming (ESAFORM 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Zaragoza, Spain. pp.1064-1067, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9443,64 +9443,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of fabrics’ design parameters on the 3D permeability tensor of quasi-unidirectional non-crimp fabrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9568,90 +9568,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability enhancement with different glass fiber quasi-UD structure arrangements for RTM-TP process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark. pp.1-10</w:t>
@@ -9674,566 +9674,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial compaction and saturated permeability spacial variations of fibre reinforcements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Measurement of permeability of woven jute fabrics and evaluation of mechanical properties of the jute fabric-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asami Nakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takinishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Walbran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781408v1</w:t>
+                <w:t xml:space="preserve">hal-01781534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of permeability of woven jute fabrics and evaluation of mechanical properties of the jute fabric-reinforced composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Micromechanical modelling of a composite reinforced foam core of a 3D sandwich structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">8th International Conference on Sandwich Structures (ICSS-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781534v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of a composite reinforced foam core of a 3D sandwich structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bickerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Walbran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Sandwich Structures (ICSS-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781549v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Spatial compaction and saturated permeability spacial variations of fibre reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bickerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Bickerton</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Razali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Walbran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781509v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, monitoring and control of composite structures processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Korea-France Joint Workshop on Composite Materials: Smart Structures and Process for Aerospace Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10258,90 +10258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the flow of particle-filled resin through a fibrous preform in LCM processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPE North America 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10366,90 +10366,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of particle-filled resin through a fibrous preform in Liquid Composite Molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPE Europe 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10500,77 +10500,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Dang Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Seminar on Experimental Techniques and Design in Composite Materials (ETDCM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Castiadas, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10595,90 +10595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theorical and experimental study of the in-plane 1D-flow of particle-filled resin through a fibrous preform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, K. Kageyama; T. Ishikawa; N. Takeda; M. Hojo; S. Sugimoto; T. Ogasawara, Jul 2007, Kyoto, Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10703,77 +10703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global methodology to measure continuously mechanical properties in compression and permeability of fiber reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPE Europe 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.352-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10792,286 +10792,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la compression uniaxiale de renforts fibreux en grandes déformations élastoplastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties and permeability measurements of fibre reinforcements: A continuous method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en Forme des Matériaux Composites"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Oct 2006, Châtillon, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.211-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789587v1</w:t>
+                <w:t xml:space="preserve">hal-01781112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and permeability measurements of fibre reinforcements: A continuous method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la compression uniaxiale de renforts fibreux en grandes déformations élastoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.211-217</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en Forme des Matériaux Composites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Oct 2006, Châtillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781112v1</w:t>
+                <w:t xml:space="preserve">hal-01789587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement poro-élasto-plastique en compression des renforts fibreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Nationales sur les Composites (JNC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11090,243 +11090,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of the mixed FE-SPH method to simulate the manufacturing of polymer composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Simulation of Isothermal RTM Filling Using SPH Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Groenenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPAM 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Flow Processes in Composite Materials (FPCM-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Newark, United States. pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781086v1</w:t>
+                <w:t xml:space="preserve">hal-05408100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Isothermal RTM Filling Using SPH Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The potential of the mixed FE-SPH method to simulate the manufacturing of polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Groenenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Flow Processes in Composite Materials (FPCM-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Newark, United States. pp.275-280</w:t>
+              <w:t xml:space="preserve">EuroPAM 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408100v1</w:t>
+                <w:t xml:space="preserve">hal-01781086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11481,51 +11481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Elaarabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Borzacchiello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06732-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Assaad Al Ayoubi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Bruneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mah&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Landry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1420014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gambarini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vald&#233;s-Alonzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111532" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116741" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Askri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Moisy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genev&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Kolehmainen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1124176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176482" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bancora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107319" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Masseteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106952" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana X.H. Yong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aktas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Vladimirovitch Lomov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106608" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lectez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912809" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.107953" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautefeuille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105768" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.12.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Imbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prono" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318780498" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sorba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gudiwada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.28.35-53" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.07.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1JDC6DM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakkalatty Dharmalingam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2H5VLZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Savart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.09.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Azzouzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317752229" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2RXGS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317706536" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4RJG2SV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715793v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Allen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hickey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316630801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aufrere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1280-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233980v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Kourkoutsaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Upadhyay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hinterholzl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.08.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687980v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1138-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Babeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.04.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.10.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diskovsky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andrianov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.11.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7KG0H27-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312455676" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666055v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.12.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7309MB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.277" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.05.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDW03K63-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.03.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5HZNB3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Arbter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSBJQLR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.06.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-984QRBX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Tran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GXMQ3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FSG3LXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689204v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefevre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.05.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.07.020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z59G47P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.08.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702645v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bin&#233;truy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.06.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773121v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8018DHD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004835v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Groenenboom" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.11.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57ZPNKQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.867-883" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ziaee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh. G. Advani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007315v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11061" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCVTVV0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052523v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tucker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1332998" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063496v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chebbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huttin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360128v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360085v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Marchand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606816v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670752v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.151" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423017v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giroud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charreton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maupetit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420785v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621598v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781208v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729655" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184166v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781534v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hamada" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Nakai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takinishi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahoo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781486v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781474v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781460v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789587v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781086v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408100v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Elaarabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Borzacchiello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06732-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Bruneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mah&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1420014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gambarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vald&#233;s-Alonzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Askri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108764" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Assaad Al Ayoubi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105284" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176482" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bancora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Masseteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Moisy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genev&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Kolehmainen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1124176" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106952" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana X.H. Yong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aktas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Vladimirovitch Lomov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106243" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lectez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912809" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.107953" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautefeuille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105768" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.12.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakkalatty Dharmalingam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.05.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2H5VLZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586107v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Savart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.09.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.07.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1JDC6DM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sorba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gudiwada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.28.35-53" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Imbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prono" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318780498" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Azzouzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317752229" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317706536" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2RXGS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4RJG2SV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715793v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Allen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hickey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316630801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1138-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Babeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.04.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aufrere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1280-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233980v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Kourkoutsaki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Upadhyay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hinterholzl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.08.034" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.10.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diskovsky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andrianov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.11.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7KG0H27-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312455676" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666055v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.12.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7309MB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.277" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.05.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDW03K63-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.03.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5HZNB3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.06.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-984QRBX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006842v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Arbter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSBJQLR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585784v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FSG3LXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Tran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GXMQ3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689204v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefevre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.05.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.08.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702645v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bin&#233;truy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.06.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007409v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.07.020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z59G47P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773121v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8018DHD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Groenenboom" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.11.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57ZPNKQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.867-883" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ziaee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh. G. Advani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007315v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11061" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCVTVV0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052523v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tucker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1332998" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360128v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063496v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chebbi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huttin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360085v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Marchand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606816v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670752v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.151" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423017v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giroud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charreton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maupetit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420785v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621598v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781208v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729655" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184166v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hamada" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Nakai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takinishi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahoo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781549v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781486v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781474v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781460v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781112v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789587v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408100v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781086v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>