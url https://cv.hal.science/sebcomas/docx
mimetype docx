--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -364,1958 +364,1958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-supervised learning framework based on physics-informed and convolutional neural networks to identify local anisotropic permeability tensor from textiles 2D images for filling pattern prediction</w:t>
+                <w:t xml:space="preserve">Simulation of the fiber orientation through a finite element approach to solve the Fokker–Planck equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Hanna</w:t>
+                <w:t xml:space="preserve">Nazih Assaad Al Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Aguado</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 331, pp.105284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586152v1</w:t>
+                <w:t xml:space="preserve">hal-04786739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing simulation and analysis applied to a thermoplastic composite recycling process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A yarn-scale woven fabric model including significant slippage formulated within the Arbitrary Lagrangian Eulerian framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2024.1420014⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 420, pp.116741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688938v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional saturation of a strongly bimodal pore size distribution carbon interlock fabric: Measurement and multiphase flow modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Packing simulation and analysis applied to a thermoplastic composite recycling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Valdés-Alonzo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Awen Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Syerko</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111532⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1420014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2024.1420014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790733v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A yarn-scale woven fabric model including significant slippage formulated within the Arbitrary Lagrangian Eulerian framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Directional saturation of a strongly bimodal pore size distribution carbon interlock fabric: Measurement and multiphase flow modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+                <w:t xml:space="preserve">Gabriela Gambarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Valdés-Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116741⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.111532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586155v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis using Physics-informed neural networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A self-supervised learning framework based on physics-informed and convolutional neural networks to identify local anisotropic permeability tensor from textiles 2D images for filling pattern prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Askri</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Borzacchiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2024.108764⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.108019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933248v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the fiber orientation through a finite element approach to solve the Fokker–Planck equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Digonnet</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis using Physics-informed neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Renault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramzi Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Borzacchiello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 331, pp.105284. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135, pp.108764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2024.108764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786739v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified numerical process modeling of forming and consolidation for thermoplastic composites with prepreg patches</w:t>
+                <w:t xml:space="preserve">Multiphysics simulation of an anisothermal reactive spontaneous capillary rise between electric rotor wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
+                <w:t xml:space="preserve">Amélie Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Morancay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Nicolas Désilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Genevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jere Kolehmainen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1176482⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.1124176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1124176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586086v1</w:t>
+                <w:t xml:space="preserve">hal-04585527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient dual-scale flow simulation for Resin Transfer Molding process based on domains skeletonization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Unified numerical process modeling of forming and consolidation for thermoplastic composites with prepreg patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morancay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107319⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1176482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586151v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical friction model for fibre tow slippage in Tailored Fibre Placement preforms based on pull-out experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy Simon</w:t>
+                <w:t xml:space="preserve">Efficient dual-scale flow simulation for Resin Transfer Molding process based on domains skeletonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bancora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Masseteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110906⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.107319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586149v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics simulation of an anisothermal reactive spontaneous capillary rise between electric rotor wires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Genevée</w:t>
+                <w:t xml:space="preserve">An analytical friction model for fibre tow slippage in Tailored Fibre Placement preforms based on pull-out experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jere Kolehmainen</w:t>
+                <w:t xml:space="preserve">Benjamin Masseteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1124176. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.110906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1124176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585527v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual-based adaptivity for two-phase flow simulation in porous media using Physics-informed Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Aguado</w:t>
+                <w:t xml:space="preserve">Design and numerical modelling strategy to form Tailored Fibre Placement preforms: Application to the tetrahedral part with orthotropic final configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Domenico Borzacchiello</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Masseteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115100⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.106952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586143v1</w:t>
+                <w:t xml:space="preserve">hal-04586147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and numerical modelling strategy to form Tailored Fibre Placement preforms: Application to the tetrahedral part with orthotropic final configuration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Residual-based adaptivity for two-phase flow simulation in porous media using Physics-informed Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Masseteau</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Borzacchiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 158, pp.106952. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 396, pp.115100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586147v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of textile compaction response: a benchmark exercise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse methodology as applied to reconstruct local textile features from measured pressure field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bancora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106243⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070788v1</w:t>
+                <w:t xml:space="preserve">hal-04586141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mesoscale geometrical features of a preform using spectral Moiré analysis on pressure print</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bancora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.106608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse methodology as applied to reconstruct local textile features from measured pressure field</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental characterisation of textile compaction response: a benchmark exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana X.H. Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Vladimirovitch Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71, pp.241-247. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.1-16/106243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586141v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the lateral confinement on the transverse mechanical behavior of tows and quasi-unidirectional fabrics: Experimental and modeling investigations of dry through-thickness compaction</w:t>
               </w:r>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (23), pp.3261-3274. </w:t>
@@ -2435,103 +2435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of interply adhesion in composite forming of viscous discontinuous thermoplastic prepregs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morancay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 191, pp.107953. </w:t>
@@ -2563,321 +2563,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Interply Adhesion in Composite Forming of Viscous Discontinuous Thermoplastic Prepregs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consolidation and compression of deformable impregnated fibrous reinforcements: Experimental study and modeling of flow-induced deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Morançay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Alexandre Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47, pp.71-73. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.105768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337584v1</w:t>
+                <w:t xml:space="preserve">hal-04586132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation and compression of deformable impregnated fibrous reinforcements: Experimental study and modeling of flow-induced deformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Modeling of Interply Adhesion in Composite Forming of Viscous Discontinuous Thermoplastic Prepregs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hautefeuille</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lionel Morançay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 131, pp.105768. </w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.71-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586132v1</w:t>
+                <w:t xml:space="preserve">hal-05337584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical signature and full-field measurement of flow-induced large in-plane deformation of fibrous reinforcements in composite processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.213-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2905,696 +2905,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of single carbon and glass fibrous tow cross-sections in dry and lubricated states during compaction perpendicular to the fibers</w:t>
+                <w:t xml:space="preserve">Introduction of intra-tow release/storage mechanisms in reactive dual-scale flow numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sakkalatty Dharmalingam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Mathieu Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Prono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (1), pp.125-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998318780498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586113v1</w:t>
+                <w:t xml:space="preserve">hal-04586128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unloading during the infusion process: Direct measurement of the dual-scale fibrous microstructure evolution with X-ray computed tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effective permeability averaging scheme to address in-plane anisotropy effects in multi-layered preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bancora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 115, pp.147-156. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 113, pp.359-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.09.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586107v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective permeability averaging scheme to address in-plane anisotropy effects in multi-layered preforms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Squeeze ﬂow in heterogeneous discontinuous viscous woven prepreg laminates. Experimental measurements and 3D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Gudiwada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.07.025⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RCMA.28.35-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586110v1</w:t>
+                <w:t xml:space="preserve">hal-04586126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeeze ﬂow in heterogeneous discontinuous viscous woven prepreg laminates. Experimental measurements and 3D modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Evolution of single carbon and glass fibrous tow cross-sections in dry and lubricated states during compaction perpendicular to the fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakkalatty Dharmalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (1), pp.35-53. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.235-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RCMA.28.35-53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586126v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of intra-tow release/storage mechanisms in reactive dual-scale flow numerical simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Unloading during the infusion process: Direct measurement of the dual-scale fibrous microstructure evolution with X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Prono</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Savart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (1), pp.125-140. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.147-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998318780498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586128v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional mechanical properties of dry carbon fiber tows subjected to cyclic compressive loading</w:t>
               </w:r>
@@ -3606,64 +3606,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Azzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3708,342 +3708,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient dual-scale flow and thermo-chemo-rheological coupling simulation during on-line mixing resin transfer molding process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Prono</w:t>
+                <w:t xml:space="preserve">Squeeze flow in heterogeneous unidirectional discontinuous viscous prepreg laminates: Experimental measurement and 3D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (3), pp.313-330. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.196-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998317706536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586124v1</w:t>
+                <w:t xml:space="preserve">hal-04325824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeeze flow in heterogeneous unidirectional discontinuous viscous prepreg laminates: Experimental measurement and 3D modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Efficient dual-scale flow and thermo-chemo-rheological coupling simulation during on-line mixing resin transfer molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Prono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (3), pp.313-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998317706536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.10.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04325824v1</w:t>
+                <w:t xml:space="preserve">hal-04586124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of intra-tow fluid storage mechanisms in dual-scale fiber reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Prono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107, pp.70-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4077,90 +4077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to design dual-scale porosity composite reinforcements with enhanced permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 131, pp.307-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4207,64 +4207,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fabrics’ design parameters on the morphology and 3D permeability tensor of quasi-unidirectional non-crimp fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,51 +4366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,581 +4468,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for shear properties/behavior of dry fibrous materials at various scales: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Flow modeling of linear and nonlinear fluids in two scale fibrous fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aufrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 8 (1), pp.1-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1138-7⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-015-1280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687980v1</w:t>
+                <w:t xml:space="preserve">hal-05306662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Heat Transfer and Unsaturated Flow in Woven Fiber Reinforcements during Direct Injection-Pultrusion Process of Thermoplastic Composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impact of air evacuation on the impregnation time of Out-of-Autoclave prepregs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodosia Kourkoutsaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Orange</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hinterholzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 77, pp.310-318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.04.017⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 79, pp.30-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150735v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow modeling of linear and nonlinear fluids in two scale fibrous fabrics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Models for shear properties/behavior of dry fibrous materials at various scales: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.317-328. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1138-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-015-1280-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05306662v1</w:t>
+                <w:t xml:space="preserve">hal-01687980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of air evacuation on the impregnation time of Out-of-Autoclave prepregs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modeling of Heat Transfer and Unsaturated Flow in Woven Fiber Reinforcements during Direct Injection-Pultrusion Process of Thermoplastic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Babeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Hinterholzl</w:t>
+                <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 79, pp.30-42. </w:t>
+              <w:t xml:space="preserve">, 2015, 77, pp.310-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.08.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233980v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optically-based inverse method to measure in-plane permeability fields of fibrous reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.41 - 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5089,77 +5089,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective composite part mechanical optimization enhanced by a process estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aufrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119, pp.620-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5219,77 +5219,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Demouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50, pp.107-111. </w:t>
@@ -5339,103 +5339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrugated beams mechanical behavior modeling by the homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Diskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andrianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (6), pp.928-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5494,64 +5494,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas transport in fibrous media: Application to in-plane permeability measurement using transient flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5624,64 +5624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67, pp.42 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5727,77 +5727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization and modeling of bending properties of woven fibrous preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 504, pp.277-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5844,64 +5844,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modeling of in-plane permeability of non-woven random fibrous reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72 (12), pp.1368 - 1379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5947,77 +5947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of mechanical properties/behavior of dry fibrous materials at various scales in bending and tension : A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43 (8), pp.1365-1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6057,642 +6057,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient stochastic simulation approach for RTM process with random fibrous permeability</w:t>
+                <w:t xml:space="preserve">Experimental determination of the permeability of textiles: A benchmark exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Zhang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">René Arbter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.06.006⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (9), pp.1157-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786583v1</w:t>
+                <w:t xml:space="preserve">hal-01006842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the permeability of textiles: A benchmark exercise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Efficient stochastic simulation approach for RTM process with random fibrous permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42 (9), pp.1157-1168. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (12), pp.1478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006842v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the composite reinforced foam core of a 3D sandwich structure</w:t>
+                <w:t xml:space="preserve">Microporomechanical behaviour of perfectly straight unidirectional fiber assembly : theoretical and experimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Guilleminot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Thang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djimédo Kondo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 68 (7-8), pp.1777. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 69 (2), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585784v1</w:t>
+                <w:t xml:space="preserve">hal-01007044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microporomechanical behaviour of perfectly straight unidirectional fiber assembly : theoretical and experimental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modelling of the composite reinforced foam core of a 3D sandwich structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thang Tran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 69 (2), pp.199-206. </w:t>
+              <w:t xml:space="preserve">, 2009, 68 (7-8), pp.1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007044v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling filtration and flow during liquid composite molding: Experimental investigation and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69 (13), pp.2127-2134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6720,562 +6720,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional compression of fibre reinforcements. Part 1: A non-linear elastic-plastic behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Unidirectional compression of fiber reinforcements. Part 2: A continuous permeability tensor measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 67 (3-4), pp.507-514. </w:t>
+              <w:t xml:space="preserve">, 2007, 67 (3-4), pp.638-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666056v1</w:t>
+                <w:t xml:space="preserve">hal-01007409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the flow of particle-filled resin through a fibrous preform in liquid composite molding technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binétruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (10), pp.2154-2163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional compression of fiber reinforcements. Part 2: A continuous permeability tensor measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Unidirectional compression of fibre reinforcements. Part 1: A non-linear elastic-plastic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 67 (3-4), pp.638-645. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 67 (3-4), pp.507-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.07.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01007409v1</w:t>
+                <w:t xml:space="preserve">hal-01666056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidirectional compression of fibre reinforcements. Part 2: A continuous permeability tensor measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 67 (3-4), pp.638-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified microporomechanical approach for mechanical behavior and permeability of misaligned unidirectional fiber reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7315,333 +7315,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generic mixed FE-SPH method to address hydro-mechanical coupling in liquid composite moulding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Deléglise</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Paul Groenenboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (7), pp.1004-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2004.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773501v1</w:t>
+                <w:t xml:space="preserve">hal-01004835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic mixed FE-SPH method to address hydro-mechanical coupling in liquid composite moulding processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.68-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2004.11.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01004835v1</w:t>
+                <w:t xml:space="preserve">hal-01773501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of liquid composite molding processes using a generic mixed FE-SPH method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Groenenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binétruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14 (6-7), pp.867-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7675,51 +7675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et contrôle de la polymérisation homogène dans les procédés LCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Ziaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7770,51 +7770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially homogeneous gelation in liquid composite molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Ziaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8003,282 +8003,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation passive de pièces composites fabriquées par procédé TFP</w:t>
+                <w:t xml:space="preserve">Experimental assessment and 2D-Modelling of the viscous sintering of superimposed filaments based on biopolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Yu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Thadasack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESAFORM, May 2025, Paestum, Italy. pp.2-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903599-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360128v1</w:t>
+                <w:t xml:space="preserve">hal-05063496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment and 2D-Modelling of the viscous sintering of superimposed filaments based on biopolymer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctionnalisation passive de pièces composites fabriquées par procédé TFP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063496v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des matériaux pour RTM chargé dans des préformes fibreuses 3D</w:t>
               </w:r>
@@ -8290,64 +8290,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8372,103 +8372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle analytique de friction pour les mèches de fibres placées par Tailored Fibre Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Masseteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8493,103 +8493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of the impregnation process of electric engines's rotors with a reactive thermosetting resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Genevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jere Kolehmainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8614,111 +8614,111 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Step Towards the Numerical Simulation of the Forming of flat TFP Preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23RD INTERNATIONAL CONFERENCE ON MATERIAL FORMING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.126-128, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, BTU Cottbus-Senftenberg, Germany. pp.126-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -8731,103 +8731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'adhésion inter-pli dans le formage de composites thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morancay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
@@ -8908,51 +8908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
@@ -8981,64 +8981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformations induites des renforts fibreux pré-imprégnés en consolidation: Étude expérimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9057,346 +9057,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrous reinforcement microstructure evolution during infusion process : experimental characterization with X-ray computed tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Squeeze flow in heterogeneous woven viscous prepreg laminates: experimental measurements and 3D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Savart</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Gudiwada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech, Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621565v1</w:t>
+                <w:t xml:space="preserve">hal-01621598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeeze flow in heterogeneous woven viscous prepreg laminates: experimental measurements and 3D modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fibrous reinforcement microstructure evolution during infusion process : experimental characterization with X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Savart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech, Jun 2017, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621598v1</w:t>
+                <w:t xml:space="preserve">hal-01621565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of uniaxial compression of fiber reinforcements using finite strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Esaform Conference on Material Forming (ESAFORM 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Zaragoza, Spain. pp.1064-1067, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9443,64 +9443,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of fabrics’ design parameters on the 3D permeability tensor of quasi-unidirectional non-crimp fabrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9568,90 +9568,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability enhancement with different glass fiber quasi-UD structure arrangements for RTM-TP process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark. pp.1-10</w:t>
@@ -9674,566 +9674,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of permeability of woven jute fabrics and evaluation of mechanical properties of the jute fabric-reinforced composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial compaction and saturated permeability spacial variations of fibre reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bickerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Hamada</w:t>
+                <w:t xml:space="preserve">I. Razali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asami Nakai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">W. Walbran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781534v1</w:t>
+                <w:t xml:space="preserve">hal-01781408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of a composite reinforced foam core of a 3D sandwich structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Measurement of permeability of woven jute fabrics and evaluation of mechanical properties of the jute fabric-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asami Nakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takinishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Sandwich Structures (ICSS-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781549v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Micromechanical modelling of a composite reinforced foam core of a 3D sandwich structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t>
+              <w:t xml:space="preserve">8th International Conference on Sandwich Structures (ICSS-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781509v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial compaction and saturated permeability spacial variations of fibre reinforcements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Walbran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
+              <w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781408v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, monitoring and control of composite structures processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Korea-France Joint Workshop on Composite Materials: Smart Structures and Process for Aerospace Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10258,90 +10258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the flow of particle-filled resin through a fibrous preform in LCM processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPE North America 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10360,718 +10360,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of particle-filled resin through a fibrous preform in Liquid Composite Molding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of the elastoplastic behaviour of fibrous preform during the infusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Dang Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPE Europe 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">8th Seminar on Experimental Techniques and Design in Composite Materials (ETDCM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Castiadas, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781474v1</w:t>
+                <w:t xml:space="preserve">hal-01781229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the elastoplastic behaviour of fibrous preform during the infusion process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Theorical and experimental study of the in-plane 1D-flow of particle-filled resin through a fibrous preform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Seminar on Experimental Techniques and Design in Composite Materials (ETDCM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Castiadas, Italy</w:t>
+              <w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K. Kageyama; T. Ishikawa; N. Takeda; M. Hojo; S. Sugimoto; T. Ogasawara, Jul 2007, Kyoto, Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781229v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theorical and experimental study of the in-plane 1D-flow of particle-filled resin through a fibrous preform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Flow of particle-filled resin through a fibrous preform in Liquid Composite Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, K. Kageyama; T. Ishikawa; N. Takeda; M. Hojo; S. Sugimoto; T. Ogasawara, Jul 2007, Kyoto, Japan. pp.1-8</w:t>
+              <w:t xml:space="preserve">SAMPE Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781460v1</w:t>
+                <w:t xml:space="preserve">hal-01781474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global methodology to measure continuously mechanical properties in compression and permeability of fiber reinforcements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la compression uniaxiale de renforts fibreux en grandes déformations élastoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPE Europe 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.352-357</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en Forme des Matériaux Composites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Oct 2006, Châtillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781179v1</w:t>
+                <w:t xml:space="preserve">hal-01789587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and permeability measurements of fibre reinforcements: A continuous method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A global methodology to measure continuously mechanical properties in compression and permeability of fiber reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.211-217</w:t>
+              <w:t xml:space="preserve">SAMPE Europe 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.352-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781112v1</w:t>
+                <w:t xml:space="preserve">hal-01781179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la compression uniaxiale de renforts fibreux en grandes déformations élastoplastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties and permeability measurements of fibre reinforcements: A continuous method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en Forme des Matériaux Composites"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Oct 2006, Châtillon, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.211-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789587v1</w:t>
+                <w:t xml:space="preserve">hal-01781112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement poro-élasto-plastique en compression des renforts fibreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Nationales sur les Composites (JNC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11090,243 +11090,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Isothermal RTM Filling Using SPH Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The potential of the mixed FE-SPH method to simulate the manufacturing of polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Groenenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Flow Processes in Composite Materials (FPCM-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Newark, United States. pp.275-280</w:t>
+              <w:t xml:space="preserve">EuroPAM 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408100v1</w:t>
+                <w:t xml:space="preserve">hal-01781086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of the mixed FE-SPH method to simulate the manufacturing of polymer composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Simulation of Isothermal RTM Filling Using SPH Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Groenenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPAM 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Flow Processes in Composite Materials (FPCM-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Newark, United States. pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781086v1</w:t>
+                <w:t xml:space="preserve">hal-05408100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11481,51 +11481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Elaarabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Borzacchiello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06732-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Bruneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mah&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1420014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gambarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vald&#233;s-Alonzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Askri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108764" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Assaad Al Ayoubi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105284" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176482" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bancora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Masseteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Moisy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genev&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Kolehmainen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1124176" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106952" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana X.H. Yong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aktas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Vladimirovitch Lomov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106243" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lectez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912809" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.107953" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautefeuille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105768" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.12.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakkalatty Dharmalingam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.05.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2H5VLZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586107v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Savart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.09.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.07.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1JDC6DM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sorba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gudiwada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.28.35-53" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Imbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prono" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318780498" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Azzouzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317752229" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317706536" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2RXGS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4RJG2SV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715793v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Allen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hickey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316630801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1138-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Babeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.04.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aufrere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1280-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233980v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Kourkoutsaki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Upadhyay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hinterholzl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.08.034" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.10.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diskovsky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andrianov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.11.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7KG0H27-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312455676" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666055v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.12.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7309MB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.277" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.05.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDW03K63-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.03.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5HZNB3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.06.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-984QRBX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006842v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Arbter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSBJQLR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585784v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FSG3LXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Tran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GXMQ3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689204v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefevre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.05.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.08.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702645v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bin&#233;truy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.06.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007409v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.07.020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z59G47P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773121v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8018DHD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Groenenboom" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.11.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57ZPNKQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.867-883" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ziaee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh. G. Advani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007315v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11061" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCVTVV0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052523v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tucker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1332998" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360128v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063496v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chebbi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huttin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360085v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Marchand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606816v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670752v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.151" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423017v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giroud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charreton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maupetit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420785v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621598v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781208v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729655" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184166v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hamada" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Nakai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takinishi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahoo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781549v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781486v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781474v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781460v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781112v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789587v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408100v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781086v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Elaarabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Borzacchiello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06732-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Assaad Al Ayoubi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116741" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Bruneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Landry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1420014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gambarini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vald&#233;s-Alonzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111532" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Askri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Moisy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genev&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Kolehmainen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1124176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176482" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bancora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107319" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Masseteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106952" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106608" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana X.H. Yong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aktas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Vladimirovitch Lomov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106243" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lectez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912809" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.107953" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautefeuille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105768" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.12.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Imbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prono" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318780498" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586110v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.07.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1JDC6DM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sorba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gudiwada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.28.35-53" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakkalatty Dharmalingam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2H5VLZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Savart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.09.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Azzouzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317752229" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2RXGS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317706536" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4RJG2SV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715793v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Allen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hickey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316630801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aufrere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1280-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233980v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Kourkoutsaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Upadhyay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hinterholzl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.08.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687980v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1138-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Babeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.04.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.10.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diskovsky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andrianov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.11.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7KG0H27-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312455676" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666055v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.12.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7309MB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.277" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.05.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDW03K63-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.03.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5HZNB3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Arbter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.04.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSBJQLR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.06.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-984QRBX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Tran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GXMQ3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FSG3LXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689204v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefevre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.05.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.07.020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z59G47P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bin&#233;truy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.06.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.08.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773121v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8018DHD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004835v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Groenenboom" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.11.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57ZPNKQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.867-883" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ziaee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh. G. Advani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007315v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11061" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCVTVV0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052523v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tucker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1332998" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063496v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chebbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huttin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360128v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360085v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Marchand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606816v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670752v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.151" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423017v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giroud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charreton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maupetit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420785v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621598v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781208v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729655" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184166v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781534v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hamada" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Nakai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takinishi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahoo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781486v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781474v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789587v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781179v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781086v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408100v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>