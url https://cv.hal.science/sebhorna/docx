--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -217,637 +217,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling for Multimodal Visualization of Medical Data</w:t>
+                <w:t xml:space="preserve">Data-driven correction for the masking model of Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayssam A. A. Obeid</w:t>
+                <w:t xml:space="preserve">Elsa Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Zrour</w:t>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mercier</w:t>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Guillevin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (5), pp.778-790. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (9), pp.1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2024.778-790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.530840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406282v1</w:t>
+                <w:t xml:space="preserve">hal-04868067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological 3D reconstruction of multiple anatomical structures from volumetric medical data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cavalier</w:t>
+                <w:t xml:space="preserve">Visibility Evaluation in Microfacet Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2024.103947⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.1422 - 1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3363659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620010v1</w:t>
+                <w:t xml:space="preserve">hal-04490374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven correction for the masking model of Smith</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological 3D reconstruction of multiple anatomical structures from volumetric medical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Tamisier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.530840⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, pp.103947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2024.103947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868067v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility Evaluation in Microfacet Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+                <w:t xml:space="preserve">3D Modeling for Multimodal Visualization of Medical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayssam A. A. Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (2), pp.1422 - 1434. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (5), pp.778-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3363659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2024.778-790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490374v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of 3D Reconstruction Methods for Medical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Lechelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (5), pp.1000-1014. </w:t>
@@ -911,77 +911,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Lechelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1054,64 +1054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1171,77 +1171,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Advances in Computer Graphics, 11542, pp.291-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1483,51 +1483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency constraints and 3D building reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1740,103 +1740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Model for Representation and Visualization of Magnetic Resonance Spectroscopy Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual CAD conference (CAD'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Computer-Aided Design (CAD), Jul 2024, Eger, Hungary. pp.77-81, </w:t>
@@ -1887,90 +1887,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Multimodal Visualization of Medical Data: Applied to Perfusion-Weighted MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayssam Abd Alaziz Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Seventh International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Beirut, France. pp.167-173, </w:t>
@@ -2136,295 +2136,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and topological cleaning of brain MR Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of 3D Reconstruction Methods for Medical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.89-92, </w:t>
+              <w:t xml:space="preserve">CAD'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain. pp.198-202, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14733/cadconfP.2021.198-202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085543v1</w:t>
+                <w:t xml:space="preserve">hal-03247845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of 3D Reconstruction Methods for Medical Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Reconstruction and topological cleaning of brain MR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAD'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain. pp.198-202, </w:t>
+              <w:t xml:space="preserve">2021 Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.89-92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadconfP.2021.198-202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247845v1</w:t>
+                <w:t xml:space="preserve">hal-04085543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrondis et simulation d'éclairage basée rayons : une structure dédiée aux surfaces implicites</w:t>
               </w:r>
@@ -2436,64 +2436,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées françaises de l'informatique graphique 2019 (JF.IG.RV 2019 Marseille)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d’informatique graphique (AFIG); European Association for Computer Graphics (Eurographics), chapitre français (; Groupement de recherche en informatique géométrique et graphique, réalité virtuelle et visualisation (GDR 3000), Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2859,51 +2859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Abou Diakité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on Urban Data Modelling and Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Delft, Netherlands. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3395,51 +3395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3611,51 +3611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3814,51 +3814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'éclairage par tracé de photons pour de grands bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3909,51 +3909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-Core Photon-Mapping for Large Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4411,51 +4411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Commin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam A. A. Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2024.778-790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tamisier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.530840" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3363659" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1000-1014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8040103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361600v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.972-984" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2008.11.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044522v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Protassov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2024.77-81" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Abd Alaziz Obeid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaziz A. A. Obeid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zrour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2023.195-199" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604811" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.198-202" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Abou Diakit&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20151343" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913193v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bennis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crabie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rainaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fradin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04037427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Commin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868067v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tamisier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.530840" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3363659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103947" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam A. A. Obeid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2024.778-790" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1000-1014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8040103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361600v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.972-984" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2008.11.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044522v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Protassov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2024.77-81" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Abd Alaziz Obeid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaziz A. A. Obeid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zrour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2023.195-199" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.198-202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085543v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604811" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Abou Diakit&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20151343" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913193v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bennis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crabie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rainaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fradin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04037427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>