--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -217,637 +217,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven correction for the masking model of Smith</w:t>
+                <w:t xml:space="preserve">3D Modeling for Multimodal Visualization of Medical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Tamisier</w:t>
+                <w:t xml:space="preserve">Hayssam A. A. Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+                <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poulin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (9), pp.1777. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (5), pp.778-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.530840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2024.778-790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868067v1</w:t>
+                <w:t xml:space="preserve">hal-04406282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility Evaluation in Microfacet Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Data-driven correction for the masking model of Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3363659⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (9), pp.1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.530840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490374v1</w:t>
+                <w:t xml:space="preserve">hal-04868067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological 3D reconstruction of multiple anatomical structures from volumetric medical data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visibility Evaluation in Microfacet Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cavalier</w:t>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Zrour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.1422 - 1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3363659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2024.103947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04620010v1</w:t>
+                <w:t xml:space="preserve">hal-04490374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling for Multimodal Visualization of Medical Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Topological 3D reconstruction of multiple anatomical structures from volumetric medical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Guillevin</w:t>
+                <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (5), pp.778-790. </w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, pp.103947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2024.778-790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2024.103947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406282v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of 3D Reconstruction Methods for Medical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Lechelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (5), pp.1000-1014. </w:t>
@@ -911,77 +911,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Lechelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1054,64 +1054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1171,77 +1171,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Advances in Computer Graphics, 11542, pp.291-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1483,51 +1483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency constraints and 3D building reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1740,103 +1740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Model for Representation and Visualization of Magnetic Resonance Spectroscopy Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual CAD conference (CAD'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Computer-Aided Design (CAD), Jul 2024, Eger, Hungary. pp.77-81, </w:t>
@@ -1887,90 +1887,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Multimodal Visualization of Medical Data: Applied to Perfusion-Weighted MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayssam Abd Alaziz Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Seventh International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Beirut, France. pp.167-173, </w:t>
@@ -2136,295 +2136,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of 3D Reconstruction Methods for Medical Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reconstruction and topological cleaning of brain MR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAD'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain. pp.198-202, </w:t>
+              <w:t xml:space="preserve">2021 Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.89-92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadconfP.2021.198-202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247845v1</w:t>
+                <w:t xml:space="preserve">hal-04085543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and topological cleaning of brain MR Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of 3D Reconstruction Methods for Medical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.89-92, </w:t>
+              <w:t xml:space="preserve">CAD'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain. pp.198-202, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14733/cadconfP.2021.198-202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085543v1</w:t>
+                <w:t xml:space="preserve">hal-03247845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrondis et simulation d'éclairage basée rayons : une structure dédiée aux surfaces implicites</w:t>
               </w:r>
@@ -2436,64 +2436,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées françaises de l'informatique graphique 2019 (JF.IG.RV 2019 Marseille)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d’informatique graphique (AFIG); European Association for Computer Graphics (Eurographics), chapitre français (; Groupement de recherche en informatique géométrique et graphique, réalité virtuelle et visualisation (GDR 3000), Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2859,51 +2859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Abou Diakité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on Urban Data Modelling and Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Delft, Netherlands. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3395,51 +3395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3611,51 +3611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3814,51 +3814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'éclairage par tracé de photons pour de grands bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3909,51 +3909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-Core Photon-Mapping for Large Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4411,51 +4411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Commin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868067v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tamisier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.530840" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3363659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103947" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam A. A. Obeid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2024.778-790" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1000-1014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8040103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361600v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.972-984" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2008.11.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044522v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Protassov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2024.77-81" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Abd Alaziz Obeid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaziz A. A. Obeid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zrour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2023.195-199" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.198-202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085543v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604811" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Abou Diakit&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20151343" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913193v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bennis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crabie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rainaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fradin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04037427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Commin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam A. A. Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2024.778-790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tamisier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.530840" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3363659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103947" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1000-1014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8040103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361600v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.972-984" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2008.11.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044522v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Protassov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2024.77-81" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Abd Alaziz Obeid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaziz A. A. Obeid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zrour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2023.195-199" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604811" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.198-202" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Abou Diakit&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20151343" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913193v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bennis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crabie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rainaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fradin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04037427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>