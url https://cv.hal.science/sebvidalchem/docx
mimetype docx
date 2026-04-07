--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -377,295 +377,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim-differentiation vs. mixture of constitutional isomers: A binding study between pillar[5]arene-based glycoclusters and lectins from pathogenic bacteria</w:t>
+                <w:t xml:space="preserve">Deciphering dynamic combinatorial libraries of glycoclusters with miniaturized weak affinity chromatography coupled with mass spectrometry (nano-FAC-MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiping Liu</w:t>
+                <w:t xml:space="preserve">Frédéric Jeanroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Demontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Imberty</w:t>
+                <w:t xml:space="preserve">François-Xavier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew C.-H. Sue</w:t>
+                <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Chemical Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (2), pp.107872. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1261, pp.341227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cclet.2022.107872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2023.341227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989896v1</w:t>
+                <w:t xml:space="preserve">hal-04092385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering dynamic combinatorial libraries of glycoclusters with miniaturized weak affinity chromatography coupled with mass spectrometry (nano-FAC-MS)</w:t>
+                <w:t xml:space="preserve">Rim-differentiation vs. mixture of constitutional isomers: A binding study between pillar[5]arene-based glycoclusters and lectins from pathogenic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jeanroy</w:t>
+                <w:t xml:space="preserve">Zhiping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Demontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Vidal</w:t>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gueyrard</w:t>
+                <w:t xml:space="preserve">Andrew C.-H. Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1261, pp.341227. </w:t>
+              <w:t xml:space="preserve">Chinese Chemical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (2), pp.107872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2023.341227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cclet.2022.107872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092385v1</w:t>
+                <w:t xml:space="preserve">hal-03989896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general strategy to the intracellular sensing of glycosidases using AIE-based glycoclusters</w:t>
               </w:r>
@@ -779,641 +779,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822726v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Assembly of TPE‐Based Glycoclusters with Dicyanomethylene‐4 H ‐pyran (DM) Fluorescent Probes Improve Their Properties for Peroxynitrite Sensing and Cell Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescent glycoconjugates and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengqi Fu</w:t>
+                <w:t xml:space="preserve">Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifang Liu</w:t>
+                <w:t xml:space="preserve">Kai-Cheng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai‐hao Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yi Zang</w:t>
+                <w:t xml:space="preserve">Xi-Le Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Donnier-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Rong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (63), pp.14445-14452. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (2), pp.593-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202002772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CS00118A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03309703v1</w:t>
+                <w:t xml:space="preserve">hal-03006696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional isoxazolidine derivatives as α-amylase and α-glucosidase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular Assembly of TPE‐Based Glycoclusters with Dicyanomethylene‐4 H ‐pyran (DM) Fluorescent Probes Improve Their Properties for Peroxynitrite Sensing and Cell Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameni Ghabi</w:t>
+                <w:t xml:space="preserve">Mengqi Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihed Brahmi</w:t>
+                <w:t xml:space="preserve">Lifang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Alminderej</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+                <w:t xml:space="preserve">Hai‐hao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103713⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (63), pp.14445-14452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006712v1</w:t>
+                <w:t xml:space="preserve">hal-03309703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety First: A Recent Case of a Dichloromethane Injection Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Central Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (2), pp.83-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscentsci.0c00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-based spiro-oxathiazoles as in vivo anti-hyperglycemic agents through glycogen phosphorylase inhibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional isoxazolidine derivatives as α-amylase and α-glucosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ghabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goyard</w:t>
+                <w:t xml:space="preserve">Jihed Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bálint Kónya</w:t>
+                <w:t xml:space="preserve">Fahad Alminderej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin Czifrák</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Demontrond</w:t>
+                <w:t xml:space="preserve">Sabri Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9OB01190K⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.103713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942989v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent glycoconjugates and their applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose-based spiro-oxathiazoles as in vivo anti-hyperglycemic agents through glycogen phosphorylase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Thomas</w:t>
+                <w:t xml:space="preserve">Bálint Kónya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Cheng Yan</w:t>
+                <w:t xml:space="preserve">Katalin Czifrák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi-Le Hu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guo-Rong Chen</w:t>
+                <w:t xml:space="preserve">Paolo Larini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Demontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (2), pp.593-641. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (5), pp.931-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CS00118A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9OB01190K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006696v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiophenol detection using an AIE fluorescent probe through self-assembly with TPE-based glycoclusters</w:t>
               </w:r>
@@ -2046,892 +2046,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic rearrangements and functional diversification of Leca and Lecb lectin-coding regions impacting the efficacy of glycomimetics directed against pseudomonas aeruginosa</w:t>
+                <w:t xml:space="preserve">Pillar[5]arene-Based Glycoclusters: Synthesis and Multivalent Binding to Pathogenic Bacterial Lectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Boukerb</w:t>
+                <w:t xml:space="preserve">K. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decor</w:t>
+                <w:t xml:space="preserve">I. Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ribun</w:t>
+                <w:t xml:space="preserve">N. Galanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Tabaroni</w:t>
+                <w:t xml:space="preserve">E. Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rousset</w:t>
+                <w:t xml:space="preserve">M. Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.811. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.2955-2963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397377v1</w:t>
+                <w:t xml:space="preserve">hal-01547108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented stereoselective synthesis of 3-methylisoxazolidine-5-aryl-1,2,4-oxadiazoles via 1,3-dipolar cycloadditions and study of their in vitro antioxydant activity</w:t>
+                <w:t xml:space="preserve">Crystal structure of 2-isopropyl-5,7'-dimethyl-1',3',3a',6',8a',8b'-hexa-hydro-spiro-[cyclo-hexane-1,6-furo[3,4-d]imidazo[1,5-b]isoxazol]-8'(7'H)-one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brahmi</w:t>
+                <w:t xml:space="preserve">Heithem Abda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ghannay</w:t>
+                <w:t xml:space="preserve">Khaireddine Ezzayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bakari</w:t>
+                <w:t xml:space="preserve">Kaiss Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Aouadi</w:t>
+                <w:t xml:space="preserve">Taha Guerfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kadri</w:t>
+                <w:t xml:space="preserve">Sebastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (24), pp.2037-2044. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, E72 (Part8), pp.1150-1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00397911.2016.1244692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2056989016010641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546838v1</w:t>
+                <w:t xml:space="preserve">hal-01533334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of 2-isopropyl-5,7'-dimethyl-1',3',3a',6',8a',8b'-hexa-hydro-spiro-[cyclo-hexane-1,6-furo[3,4-d]imidazo[1,5-b]isoxazol]-8'(7'H)-one</w:t>
+                <w:t xml:space="preserve">Unprecedented stereoselective synthesis of 3-methylisoxazolidine-5-aryl-1,2,4-oxadiazoles via 1,3-dipolar cycloadditions and study of their in vitro antioxydant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heithem Abda</w:t>
+                <w:t xml:space="preserve">J. Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaireddine Ezzayani</w:t>
+                <w:t xml:space="preserve">S. Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiss Aouadi</w:t>
+                <w:t xml:space="preserve">S. Bakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Guerfel</w:t>
+                <w:t xml:space="preserve">K. Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Vidal</w:t>
+                <w:t xml:space="preserve">A. Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, E72 (Part8), pp.1150-1152. </w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (24), pp.2037-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2056989016010641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2016.1244692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533334v1</w:t>
+                <w:t xml:space="preserve">hal-01546838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycofullerenes : sweet fullerenes vanquish viruses</w:t>
+                <w:t xml:space="preserve">Genomic rearrangements and functional diversification of Leca and Lecb lectin-coding regions impacting the efficacy of glycomimetics directed against pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vidal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.M. Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Decor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ribun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tabaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.2422⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317659v1</w:t>
+                <w:t xml:space="preserve">hal-01397377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-derived spiro-isoxazolines are anti-hyperglycemic agents against type 2 diabetes through glycogen phosphorylase inhibition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycofullerenes : sweet fullerenes vanquish viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.4-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.12.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04884616v1</w:t>
+                <w:t xml:space="preserve">hal-01317659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of some isoxazolidine and isoxazoline derivatives using nitrone-derived (-)-menthone via 1,3-dipolar cycloaddition with alkenes, alkynes and cycloalkenes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glucose-derived spiro-isoxazolines are anti-hyperglycemic agents against type 2 diabetes through glycogen phosphorylase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Kónya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Chajistamatiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Chrysina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3987/COM-16-13532⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.444-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546924v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillar[5]arene-Based Glycoclusters: Synthesis and Multivalent Binding to Pathogenic Bacterial Lectins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of some isoxazolidine and isoxazoline derivatives using nitrone-derived (-)-menthone via 1,3-dipolar cycloaddition with alkenes, alkynes and cycloalkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gillon</w:t>
+                <w:t xml:space="preserve">H. Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Holler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mssadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (9), pp.2955-2963. </w:t>
+              <w:t xml:space="preserve">Heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.1963-1975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201504921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3987/COM-16-13532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547108v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of topology for glycocluster binding to Pseudomonas aeruginosa and Burkholderia ambifaria bacterial lectins</w:t>
               </w:r>
@@ -3077,51 +3077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cecioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (1), pp.525-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3436,77 +3436,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fucosylation of triethyleneglycol-based acceptors into 'clickable' α-fucosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cecioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (12), pp.694 - 699. </w:t>
@@ -4005,51 +4005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Mol. Recognit.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.694-699</w:t>
@@ -4401,51 +4401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cecioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.170-175</w:t>
@@ -5072,51 +5072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pourceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5161,553 +5161,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycloadditions of chiral nitrones to racemic 3-substituted butenes: A direct access with kinetic resolution to enantiopure dihydroxylated amino acids</w:t>
+                <w:t xml:space="preserve">Cycloadditions of Chiral Nitrones to Racemic 3-Substituted Butenes: a Direct Access with Kinetic Resolution to Enantiopure Dihydroxylated Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaïss Aouadi</w:t>
+                <w:t xml:space="preserve">Kaiss Aouadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Msaddek</w:t>
+                <w:t xml:space="preserve">Moncef Msaddekb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Praly</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Praly*</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.3299-3303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160260v1</w:t>
+                <w:t xml:space="preserve">hal-00160873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-isosteric C-Glycosyl Analogues of Natural Nucleotide Diphosphate Sugars as Glycosyltransferase Inhibitors</w:t>
+                <w:t xml:space="preserve">In search of glycogen phosphorylase inhibitors: 5-substituted 3-C- glucopyranosyl-1,2,4-oxadiazoles from Β -D-glucopyranosyl cyanides upon cyclization of O-acylamidoxime intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bruyère</w:t>
+                <w:t xml:space="preserve">Benltifa Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Malleron</w:t>
+                <w:t xml:space="preserve">Fenet Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Augé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Msaddek Moncef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goekjian Peter G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praly Jean‐pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160869v1</w:t>
+                <w:t xml:space="preserve">hal-02407410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycloadditions of Chiral Nitrones to Racemic 3-Substituted Butenes: a Direct Access with Kinetic Resolution to Enantiopure Dihydroxylated Amino Acids</w:t>
+                <w:t xml:space="preserve">Cycloadditions of chiral nitrones to racemic 3-substituted butenes: A direct access with kinetic resolution to enantiopure dihydroxylated amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiss Aouadia</w:t>
+                <w:t xml:space="preserve">Kaïss Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Msaddekb</w:t>
+                <w:t xml:space="preserve">Moncef Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Praly*</w:t>
+                <w:t xml:space="preserve">Jean Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.3299-3303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160873v1</w:t>
+                <w:t xml:space="preserve">hal-00160260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of glycogen phosphorylase inhibitors: 5-substituted 3-C- glucopyranosyl-1,2,4-oxadiazoles from Β -D-glucopyranosyl cyanides upon cyclization of O-acylamidoxime intermediates</w:t>
+                <w:t xml:space="preserve">Non-isosteric C-Glycosyl Analogues of Natural Nucleotide Diphosphate Sugars as Glycosyltransferase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benltifa Mahmoud</w:t>
+                <w:t xml:space="preserve">Isabelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenet Bernard</w:t>
+                <w:t xml:space="preserve">Annie Malleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Msaddek Moncef</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudine Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (21), pp.7293-7301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2006.06.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407410v1</w:t>
+                <w:t xml:space="preserve">hal-00160869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of glycogen phosphorylase inhibitors: 5-substituted 3-C- glucopyranosyl-1,2,4-oxadiazoles from Β -D-glucopyranosyl cyanides upon cyclization of O-acylamidoxime intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Benltifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter G. Goekjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5775,51 +5775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoir Parameters Quantification from Seismic Monitoring Integrating Geomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Longuemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,51 +5931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6110,51 +6110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette M Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Gajdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6471,647 +6471,989 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From multivalent glycoconjugates to dynamic combinatorial libraries of glycoclusters: Rational design of anti-infectious agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general strategy to the intracellular sensing of glycosidases using AIE-based glycoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF Chemical Biology Symposium 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF ChemBio Division, Jan 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent glycoconjugates against bacterial infection: When glycoclusters go dynamic</w:t>
+                <w:t xml:space="preserve">Dynamic combinatorial libraries of glycoclusters: When glycoclusters go dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambassadors@INC Prof Laura L Kiessling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Chimie, Apr 2023, Gif-sur-Yette, France</w:t>
+              <w:t xml:space="preserve">Eurocarb 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Carbohydrate Organization, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448337v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic combinatorial libraries of glycoclusters: When glycoclusters go dynamic</w:t>
+                <w:t xml:space="preserve">Multivalent glycoconjugates against bacterial infection: When glycoclusters go dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Carbohydrate Organization, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Ambassadors@INC Prof Laura L Kiessling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Chimie, Apr 2023, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448355v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic combinatorial libraries of glycoclusters: When glycoclusters go dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECO63</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GECO Association, Aug 2023, Kerjouanno, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Stereoselective C-aryl glycosylation through intramolecular «aryl» delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere Journée de Glycosciences du Bassin Parisien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifique GlycoOuest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GlycoOuest - Nantes université, Apr 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifique IPSIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Nov 2022, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448373v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifique IPSIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Nov 2022, Gif-sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifique GlycoOuest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GlycoOuest - Nantes université, Apr 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448380v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Cell Force Spectroscopy study of Bacteria/Cell adhesion : Effect of the introduction of glycoclusters for cystic fibrosis pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7143,113 +7485,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop in Mechanobiology and Physics of Life in Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the introduction of galactoclusters in the cell adhesion of Pseudomonas Aeruginosa bacterium studied by Single Cell Force spectroscopy (SCFS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7268,113 +7610,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Scanning Probe microscopy( ISPM) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Louvain la Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycocluster against Pseudomonas Aeruginosa: A new therapeutical approach studied at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,100 +7735,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Mechanobiology and Physics of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des forces d’interactions responsables de l’adhésion bactérienne par microscopie à force atomique en solution: de la molécule à la cellule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,113 +7860,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Bio-Ingénierie des Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new therapeutical approach against Pseudonomas aeruginosa: the PA-IL lectin/Galactoclusters affinity studied by Single Molecular Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7643,738 +7985,738 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFMBioMed Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Strategy to Discover Glycoclusters against Pseudomonas Aeruginosa using Glycoarray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Measure de l'interaction PA-IL/glicomime à la nano-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vergoten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Meyer</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glupor 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Visue, Portugal</w:t>
+              <w:t xml:space="preserve">Workshop Nano Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489598v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of host-pathogen interaction in cystic fibrosis: a new therapeutic approach.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Innovative Strategy to Discover Glycoclusters against Pseudomonas Aeruginosa using Glycoarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vergoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Journèe Scientifique du Groupe Lyonnais des Glyco-Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Glupor 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Visue, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489635v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of glycoclusters/lectin interactions on microarray: impact of glycoclusters surface density</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Inhibition of host-pathogen interaction in cystic fibrosis: a new therapeutic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vergoten</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Sensing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">18ème Journèe Scientifique du Groupe Lyonnais des Glyco-Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489570v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measure de l'interaction PA-IL/glicomime à la nano-échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of glycoclusters/lectin interactions on microarray: impact of glycoclusters surface density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vergoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Morvan</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Nano Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Sensing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489601v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage d’une banque de glycoclusters sur DDI-glycoarray : Application à Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Goudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Rencontre de Chimie Organique Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microscopie à force atomique en nanomédecine: application à la lutte contre la mucoviscidose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8393,1409 +8735,1067 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Recherches Intergroupe Ecoles Centrales (CRIEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of host-pathogen interactions in cystic fibrosis The role of lectin-glycoconjugates interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vergoten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFM BioMed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopuce à Glycocluster pour la mesure d’affinité des interactions glycoclusters/lectines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Ligeour</w:t>
+                <w:t xml:space="preserve">Study of lectin-glycoconjugates arrangement to inhibite host-pathogen interactions in cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Glawdys Pourceau</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Rhône-Alpes des Biomolécules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">AFM BioMed Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073031v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of lectin/glycocluster arrangement with Pseudomonas aeruginosa lectin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biopuce à Glycocluster pour la mesure d’affinité des interactions glycoclusters/lectines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glawdys Pourceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée Rhône-Alpes des Biomolécules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073047v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des arrangements protéine/glycocluster par microscopie à force atomique avec la lectine PA-IL de la bactérie Pseudomonas aeruginosa</w:t>
+                <w:t xml:space="preserve">Comparative study of lectin/glycocluster arrangement with Pseudomonas aeruginosa lectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale (16ème édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Spa, Belgium</w:t>
+              <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073014v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of lectin-glycoconjugates arrangement to inhibite host-pathogen interactions in cystic fibrosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison des arrangements protéine/glycocluster par microscopie à force atomique avec la lectine PA-IL de la bactérie Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girard-Block Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Cecioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morvan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM BioMed Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale (16ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Spa, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073057v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopotential Imaging on Functionalized Surfaces Dedicated to Label-Free Detection of Biomolecular Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Eurosensors XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.932-935, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligosaccharides-Protein Interaction Study using Microarrays with DDI Immobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pourceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Eurosensors XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Athène, Greece. pp.1553-1556, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of shaped terahertz pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Freysz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Infrared Millimeter and Terahertz Waves (IRMMW-THz), 2010 35th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554467v1</w:t>
-              </w:r>
-[...340 lines deleted...]
-                <w:t xml:space="preserve">hal-04448429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9807,530 +9807,530 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram scale synthesis of three regioisomeric tetrasaccharides composed of alpha-glucose units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">C-Aryl glycosides synthesis as potential therapeutic agents through intermolecular nickel catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Keromnes</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb 2021</w:t>
+              <w:t xml:space="preserve">Eurocarb2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386962v1</w:t>
+                <w:t xml:space="preserve">hal-04387029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Aryl glycosides synthesis as potential therapeutic agents through intermolecular nickel catalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Gram scale synthesis of three regioisomeric tetrasaccharides composed of alpha-glucose units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb2021</w:t>
+              <w:t xml:space="preserve">Eurocarb 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387029v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the study by AFM of the interaction of Pseudomonas aeruginosa with multivalent glycoclusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+                <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuerzas y tunel 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Sebastian, Spain. 2014</w:t>
+              <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489819v1</w:t>
+                <w:t xml:space="preserve">hal-01489821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Zhou</w:t>
+                <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
+              <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ecully, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489821v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
+                <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
@@ -10344,829 +10344,829 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Vasseur</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ecully, France. 2014</w:t>
+              <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lintz, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489803v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
+                <w:t xml:space="preserve">Towards the study by AFM of the interaction of Pseudomonas aeruginosa with multivalent glycoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lintz, Austria. 2014</w:t>
+              <w:t xml:space="preserve">Fuerzas y tunel 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Sebastian, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489799v1</w:t>
+                <w:t xml:space="preserve">hal-01489819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N‐protecting Groups for 2‐Amino‐2‐deoxy‐glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protecting Groups – Strategies and Applications in Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.169-200, 2019, 9783527340101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protecting Groups at the Primary Position of Carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Donnier-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiore Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protecting Groups – Strategies and Applications in Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2019, 9783527340101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protecting Groups at the Secondary Position of Carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goekjian Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protecting Groups – Strategies and Applications in Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.69-108, 2019, 9783527697014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regioselective Protection at the Secondary Positions of Carbohydrates with Acyclic Protecting Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goekjian Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protecting Groups – Strategies and Applications in Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.109-143, 2019, 9783527340101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomeric Spiro-Annulated Glycopyranosides: An Overview of Synthetic Methodologies and Biological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">László Somsák. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate-spiro-heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, Springer, pp.1-25, 2019, Topics in Heterocyclic Chemistry, 978-3-030-31941-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/7081_2019_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting Groups: Strategies and Applications in Carbohydrate Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 2019, 9783527340101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527697014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325482v1</w:t>
-              </w:r>
-[...505 lines deleted...]
-                <w:t xml:space="preserve">hal-02325507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11210,51 +11210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11315,51 +11315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non covalent molecular structure, device comprising the same and its use for the detection of a lectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11403,51 +11403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non covalent molecular structure, device comprising the same and its use for the detection of a lectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11647,51 +11647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tatol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M Devos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gajdos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500424" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Demontrond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Raillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C.-H. Sue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2022.107872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jeanroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822726v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yu Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hao Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Rong Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC05057E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Fu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai&#8208;hao Han" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002772" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ghabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Brahmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alminderej" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Messaoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00100" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02942989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint K&#243;nya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Czifr&#225;k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01190K" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Cheng Yan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Le Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CS00118A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Peng He" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01937E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Faltinek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fujdiarov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Melicher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Houser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ka&#353;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244540" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Bock" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00371a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Marechal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuay Abdullayev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Bauduin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Qi Fu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02035c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Kun Ji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02749D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tabaroni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00811" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brahmi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghannay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2016.1244692" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Abda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Ezzayani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Aouadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Guerfel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vidal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989016010641" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317659v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2422" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Chajistamatiou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Chrysina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.12.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mssadek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-16-13532" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nierengarten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galanos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504921" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ligeour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Angeli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vergoten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01445j" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cecioni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500303t" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goudot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc4005365" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Shen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MD00063C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gening" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Titov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audfray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Gerbst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Souteyrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2333" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/407600DB4FAC6E8B834D41B369C17B3E2A8E9F40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Tsvetkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Yudina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goyard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pv Skourti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Chajistamatiou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Docsa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.09.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5DT43W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parrot-Lopez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iehl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oerthel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Illescas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC00034E" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PGJTGKCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z P Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Dinh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G Reinhard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Suraud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/16/165102" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KL73JSGB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691541v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLFL04Q3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Praly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346565v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourceau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ss Aouadi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Praly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aug&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.06.057" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W62WXQN1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Aouadia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddekb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly*" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benltifa Mahmoud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenet Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msaddek Moncef" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goekjian Peter G." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praly Jean&#8208;pierre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benltifa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Goekjian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Praly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bruny&#225;nszki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longuemare" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mechler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2002037" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barboule" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazars" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baldin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jozan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.2910630502" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tatol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368345v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Crespin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jertila" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daiann Sosa Carrizo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saget" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738302v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448337v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388580v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mess&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448373v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448380v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072477v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ligeour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072869v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072424v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072402v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ligeour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489635v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489570v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489601v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489857v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489854v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489922v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073031v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glawdys Pourceau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073014v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard-Block Camille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cecioni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668683v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.229" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668316v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.384" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554467v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612514" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448454v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448444v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448447v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448437v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448429v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Keromnes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387029v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489819v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489821v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489803v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489799v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325482v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325501v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goekjian Peter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006686v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pommier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2019_33" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325494v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325522v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiore Michele" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325507v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545859v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Star" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954723v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tatol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M Devos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gajdos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500424" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Demontrond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Raillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jeanroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C.-H. Sue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2022.107872" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822726v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yu Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hao Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Rong Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC05057E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Cheng Yan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Le Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CS00118A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Fu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai&#8208;hao Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002772" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00100" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ghabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Brahmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alminderej" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Messaoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103713" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02942989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint K&#243;nya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Czifr&#225;k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01190K" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Peng He" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01937E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Faltinek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fujdiarov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Melicher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Houser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ka&#353;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244540" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Bock" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00371a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Marechal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuay Abdullayev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Bauduin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Qi Fu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02035c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Kun Ji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02749D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nierengarten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galanos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504921" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Abda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Ezzayani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Aouadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Guerfel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989016010641" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brahmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghannay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2016.1244692" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397377v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tabaroni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00811" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2422" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Chajistamatiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Chrysina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.12.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mssadek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-16-13532" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ligeour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Angeli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vergoten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01445j" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cecioni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500303t" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goudot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc4005365" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Shen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MD00063C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gening" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Titov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audfray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Gerbst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Souteyrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2333" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/407600DB4FAC6E8B834D41B369C17B3E2A8E9F40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Tsvetkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Yudina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goyard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pv Skourti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Chajistamatiou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Docsa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.09.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5DT43W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parrot-Lopez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iehl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oerthel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Illescas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC00034E" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PGJTGKCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z P Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Dinh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G Reinhard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Suraud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/16/165102" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KL73JSGB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691541v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLFL04Q3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Praly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346565v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourceau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160873v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Aouadia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddekb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly*" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benltifa Mahmoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenet Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msaddek Moncef" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goekjian Peter G." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praly Jean&#8208;pierre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160260v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ss Aouadi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Praly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160869v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aug&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.06.057" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W62WXQN1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benltifa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Goekjian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Praly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bruny&#225;nszki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longuemare" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mechler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2002037" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barboule" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazars" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baldin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jozan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.2910630502" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tatol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368345v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Crespin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jertila" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daiann Sosa Carrizo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saget" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738302v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448454v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448437v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448429v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448359v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448355v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448349v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mess&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448380v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448373v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ligeour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072402v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072435v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489601v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ligeour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489598v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489635v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489570v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489922v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073031v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glawdys Pourceau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073014v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard-Block Camille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cecioni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668683v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.229" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.384" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554467v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612514" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387029v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386962v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Keromnes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489821v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489803v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489799v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489819v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325494v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiore Michele" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325507v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goekjian Peter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325501v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006686v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pommier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2019_33" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325482v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545859v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Star" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954723v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>