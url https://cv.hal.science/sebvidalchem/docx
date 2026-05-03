--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -377,295 +377,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering dynamic combinatorial libraries of glycoclusters with miniaturized weak affinity chromatography coupled with mass spectrometry (nano-FAC-MS)</w:t>
+                <w:t xml:space="preserve">Rim-differentiation vs. mixture of constitutional isomers: A binding study between pillar[5]arene-based glycoclusters and lectins from pathogenic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jeanroy</w:t>
+                <w:t xml:space="preserve">Zhiping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Demontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Vidal</w:t>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gueyrard</w:t>
+                <w:t xml:space="preserve">Andrew C.-H. Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1261, pp.341227. </w:t>
+              <w:t xml:space="preserve">Chinese Chemical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (2), pp.107872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2023.341227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cclet.2022.107872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092385v1</w:t>
+                <w:t xml:space="preserve">hal-03989896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim-differentiation vs. mixture of constitutional isomers: A binding study between pillar[5]arene-based glycoclusters and lectins from pathogenic bacteria</w:t>
+                <w:t xml:space="preserve">Deciphering dynamic combinatorial libraries of glycoclusters with miniaturized weak affinity chromatography coupled with mass spectrometry (nano-FAC-MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiping Liu</w:t>
+                <w:t xml:space="preserve">Frédéric Jeanroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Demontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Imberty</w:t>
+                <w:t xml:space="preserve">François-Xavier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew C.-H. Sue</w:t>
+                <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Chemical Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (2), pp.107872. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1261, pp.341227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cclet.2022.107872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2023.341227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989896v1</w:t>
+                <w:t xml:space="preserve">hal-04092385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general strategy to the intracellular sensing of glycosidases using AIE-based glycoclusters</w:t>
               </w:r>
@@ -779,892 +779,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822726v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent glycoconjugates and their applications</w:t>
+                <w:t xml:space="preserve">Multifunctional isoxazolidine derivatives as α-amylase and α-glucosidase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Thomas</w:t>
+                <w:t xml:space="preserve">Ameni Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Cheng Yan</w:t>
+                <w:t xml:space="preserve">Jihed Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi-Le Hu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guo-Rong Chen</w:t>
+                <w:t xml:space="preserve">Fahad Alminderej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CS00118A⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.103713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006696v1</w:t>
+                <w:t xml:space="preserve">hal-03006712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Assembly of TPE‐Based Glycoclusters with Dicyanomethylene‐4 H ‐pyran (DM) Fluorescent Probes Improve Their Properties for Peroxynitrite Sensing and Cell Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety First: A Recent Case of a Dichloromethane Injection Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002772⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.0c00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03309703v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety First: A Recent Case of a Dichloromethane Injection Injury</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Supramolecular Assembly of TPE‐Based Glycoclusters with Dicyanomethylene‐4 H ‐pyran (DM) Fluorescent Probes Improve Their Properties for Peroxynitrite Sensing and Cell Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengqi Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai‐hao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.0c00100⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (63), pp.14445-14452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006707v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional isoxazolidine derivatives as α-amylase and α-glucosidase inhibitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glucose-based spiro-oxathiazoles as in vivo anti-hyperglycemic agents through glycogen phosphorylase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihed Brahmi</w:t>
+                <w:t xml:space="preserve">David Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Alminderej</w:t>
+                <w:t xml:space="preserve">Bálint Kónya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Messaoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+                <w:t xml:space="preserve">Katalin Czifrák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Larini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Demontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103713⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (5), pp.931-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9OB01190K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006712v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-based spiro-oxathiazoles as in vivo anti-hyperglycemic agents through glycogen phosphorylase inhibition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescent glycoconjugates and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bálint Kónya</w:t>
+                <w:t xml:space="preserve">Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin Czifrák</w:t>
+                <w:t xml:space="preserve">Kai-Cheng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Larini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Demontrond</w:t>
+                <w:t xml:space="preserve">Xi-Le Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Donnier-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Rong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (5), pp.931-940. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (2), pp.593-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9OB01190K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CS00118A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942989v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiophenol detection using an AIE fluorescent probe through self-assembly with TPE-based glycoclusters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lectin PLL3, a Novel Monomeric Member of the Seven-Bladed β-Propeller Lectin Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Peng He</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lukáš Faltinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fujdiarová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Melicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Kašáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9OB01937E⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (24), pp.4540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24244540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006677v1</w:t>
+                <w:t xml:space="preserve">hal-03006673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectin PLL3, a Novel Monomeric Member of the Seven-Bladed β-Propeller Lectin Family</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josef Houser</w:t>
+                <w:t xml:space="preserve">Thiophenol detection using an AIE fluorescent probe through self-assembly with TPE-based glycoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Rong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Kašáková</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiao-Peng He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (24), pp.4540. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (41), pp.9251-9256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24244540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9OB01937E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006673v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering multivalent glycocluster–lectin interactions through AFM characterization of the self-assembled nanostructures</w:t>
               </w:r>
@@ -2046,892 +2046,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillar[5]arene-Based Glycoclusters: Synthesis and Multivalent Binding to Pathogenic Bacterial Lectins</w:t>
+                <w:t xml:space="preserve">Glycofullerenes : sweet fullerenes vanquish viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Buffet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201504921⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.4-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547108v1</w:t>
+                <w:t xml:space="preserve">hal-01317659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of 2-isopropyl-5,7'-dimethyl-1',3',3a',6',8a',8b'-hexa-hydro-spiro-[cyclo-hexane-1,6-furo[3,4-d]imidazo[1,5-b]isoxazol]-8'(7'H)-one</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic rearrangements and functional diversification of Leca and Lecb lectin-coding regions impacting the efficacy of glycomimetics directed against pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Decor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ribun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tabaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heithem Abda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Vidal</w:t>
+                <w:t xml:space="preserve">A Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2056989016010641⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533334v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented stereoselective synthesis of 3-methylisoxazolidine-5-aryl-1,2,4-oxadiazoles via 1,3-dipolar cycloadditions and study of their in vitro antioxydant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (24), pp.2037-2044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00397911.2016.1244692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic rearrangements and functional diversification of Leca and Lecb lectin-coding regions impacting the efficacy of glycomimetics directed against pseudomonas aeruginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of 2-isopropyl-5,7'-dimethyl-1',3',3a',6',8a',8b'-hexa-hydro-spiro-[cyclo-hexane-1,6-furo[3,4-d]imidazo[1,5-b]isoxazol]-8'(7'H)-one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaireddine Ezzayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiss Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Guerfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Boukerb</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A Rousset</w:t>
+                <w:t xml:space="preserve">Sebastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00811⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, E72 (Part8), pp.1150-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2056989016010641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397377v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycofullerenes : sweet fullerenes vanquish viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glucose-derived spiro-isoxazolines are anti-hyperglycemic agents against type 2 diabetes through glycogen phosphorylase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Kónya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Chajistamatiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Chrysina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.2422⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.444-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317659v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-derived spiro-isoxazolines are anti-hyperglycemic agents against type 2 diabetes through glycogen phosphorylase inhibition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of some isoxazolidine and isoxazoline derivatives using nitrone-derived (-)-menthone via 1,3-dipolar cycloaddition with alkenes, alkynes and cycloalkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mssadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.1963-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3987/COM-16-13532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884616v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of some isoxazolidine and isoxazoline derivatives using nitrone-derived (-)-menthone via 1,3-dipolar cycloaddition with alkenes, alkynes and cycloalkenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pillar[5]arene-Based Glycoclusters: Synthesis and Multivalent Binding to Pathogenic Bacterial Lectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Abda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Aouadi</w:t>
+                <w:t xml:space="preserve">E. Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mssadek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92, pp.1963-1975. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.2955-2963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3987/COM-16-13532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546924v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of topology for glycocluster binding to Pseudomonas aeruginosa and Burkholderia ambifaria bacterial lectins</w:t>
               </w:r>
@@ -3077,51 +3077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cecioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (1), pp.525-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3436,77 +3436,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fucosylation of triethyleneglycol-based acceptors into 'clickable' α-fucosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cecioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (12), pp.694 - 699. </w:t>
@@ -4005,51 +4005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Mol. Recognit.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.694-699</w:t>
@@ -4401,51 +4401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cecioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.170-175</w:t>
@@ -5072,51 +5072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pourceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5161,553 +5161,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycloadditions of Chiral Nitrones to Racemic 3-Substituted Butenes: a Direct Access with Kinetic Resolution to Enantiopure Dihydroxylated Amino Acids</w:t>
+                <w:t xml:space="preserve">Cycloadditions of chiral nitrones to racemic 3-substituted butenes: A direct access with kinetic resolution to enantiopure dihydroxylated amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiss Aouadia</w:t>
+                <w:t xml:space="preserve">Kaïss Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Msaddekb</w:t>
+                <w:t xml:space="preserve">Moncef Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Praly*</w:t>
+                <w:t xml:space="preserve">Jean Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.3299-3303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160873v1</w:t>
+                <w:t xml:space="preserve">hal-00160260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of glycogen phosphorylase inhibitors: 5-substituted 3-C- glucopyranosyl-1,2,4-oxadiazoles from Β -D-glucopyranosyl cyanides upon cyclization of O-acylamidoxime intermediates</w:t>
+                <w:t xml:space="preserve">Non-isosteric C-Glycosyl Analogues of Natural Nucleotide Diphosphate Sugars as Glycosyltransferase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benltifa Mahmoud</w:t>
+                <w:t xml:space="preserve">Isabelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenet Bernard</w:t>
+                <w:t xml:space="preserve">Annie Malleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Msaddek Moncef</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudine Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (21), pp.7293-7301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2006.06.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407410v1</w:t>
+                <w:t xml:space="preserve">hal-00160869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycloadditions of chiral nitrones to racemic 3-substituted butenes: A direct access with kinetic resolution to enantiopure dihydroxylated amino acids</w:t>
+                <w:t xml:space="preserve">Cycloadditions of Chiral Nitrones to Racemic 3-Substituted Butenes: a Direct Access with Kinetic Resolution to Enantiopure Dihydroxylated Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaïss Aouadi</w:t>
+                <w:t xml:space="preserve">Kaiss Aouadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Msaddek</w:t>
+                <w:t xml:space="preserve">Moncef Msaddekb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Praly</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Praly*</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.3299-3303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160260v1</w:t>
+                <w:t xml:space="preserve">hal-00160873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-isosteric C-Glycosyl Analogues of Natural Nucleotide Diphosphate Sugars as Glycosyltransferase Inhibitors</w:t>
+                <w:t xml:space="preserve">In search of glycogen phosphorylase inhibitors: 5-substituted 3-C- glucopyranosyl-1,2,4-oxadiazoles from Β -D-glucopyranosyl cyanides upon cyclization of O-acylamidoxime intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bruyère</w:t>
+                <w:t xml:space="preserve">Benltifa Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Malleron</w:t>
+                <w:t xml:space="preserve">Fenet Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Augé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Msaddek Moncef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goekjian Peter G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praly Jean‐pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160869v1</w:t>
+                <w:t xml:space="preserve">hal-02407410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of glycogen phosphorylase inhibitors: 5-substituted 3-C- glucopyranosyl-1,2,4-oxadiazoles from Β -D-glucopyranosyl cyanides upon cyclization of O-acylamidoxime intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Benltifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter G. Goekjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5775,51 +5775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoir Parameters Quantification from Seismic Monitoring Integrating Geomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Longuemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,51 +5931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6110,51 +6110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette M Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Gajdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6471,3331 +6471,3331 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A general strategy to the intracellular sensing of glycosidases using AIE-based glycoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCF Chemical Biology Symposium 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCF ChemBio Division, Jan 2024, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic combinatorial libraries of glycoclusters: When glycoclusters go dynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GECO63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GECO Association, Aug 2023, Kerjouanno, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic combinatorial libraries of glycoclusters: When glycoclusters go dynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocarb 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Carbohydrate Organization, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivalent glycoconjugates against bacterial infection: When glycoclusters go dynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambassadors@INC Prof Laura L Kiessling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Chimie, Apr 2023, Gif-sur-Yette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">β-Stereoselective C-aryl glycosylation through intramolecular «aryl» delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Messé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ere Journée de Glycosciences du Bassin Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifique GlycoOuest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GlycoOuest - Nantes université, Apr 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifique IPSIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Nov 2022, Gif-sur Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single Cell Force Spectroscopy study of Bacteria/Cell adhesion : Effect of the introduction of glycoclusters for cystic fibrosis pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Workshop in Mechanobiology and Physics of Life in Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the introduction of galactoclusters in the cell adhesion of Pseudomonas Aeruginosa bacterium studied by Single Cell Force spectroscopy (SCFS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Scanning Probe microscopy( ISPM) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Louvain la Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des forces d’interactions responsables de l’adhésion bactérienne par microscopie à force atomique en solution: de la molécule à la cellule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Bio-Ingénierie des Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ecully, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glycocluster against Pseudomonas Aeruginosa: A new therapeutical approach studied at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vergoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Mechanobiology and Physics of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new therapeutical approach against Pseudonomas aeruginosa: the PA-IL lectin/Galactoclusters affinity studied by Single Molecular Force Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFMBioMed Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative Strategy to Discover Glycoclusters against Pseudomonas Aeruginosa using Glycoarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vergoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glupor 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Visue, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of host-pathogen interaction in cystic fibrosis: a new therapeutic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vergoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Journèe Scientifique du Groupe Lyonnais des Glyco-Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of glycoclusters/lectin interactions on microarray: impact of glycoclusters surface density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vergoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Bio-Sensing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measure de l'interaction PA-IL/glicomime à la nano-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vergoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Nano Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criblage d’une banque de glycoclusters sur DDI-glycoarray : Application à Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Rencontre de Chimie Organique Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La microscopie à force atomique en nanomédecine: application à la lutte contre la mucoviscidose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Recherches Intergroupe Ecoles Centrales (CRIEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ecully, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of host-pathogen interactions in cystic fibrosis The role of lectin-glycoconjugates interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vergoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFM BioMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biopuce à Glycocluster pour la mesure d’affinité des interactions glycoclusters/lectines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glawdys Pourceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Rhône-Alpes des Biomolécules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of lectin/glycocluster arrangement with Pseudomonas aeruginosa lectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des arrangements protéine/glycocluster par microscopie à force atomique avec la lectine PA-IL de la bactérie Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girard-Block Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Cecioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale (16ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Spa, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of lectin-glycoconjugates arrangement to inhibite host-pathogen interactions in cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFM BioMed Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photopotential Imaging on Functionalized Surfaces Dedicated to Label-Free Detection of Biomolecular Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. Eurosensors XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.932-935, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oligosaccharides-Protein Interaction Study using Microarrays with DDI Immobilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pourceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. Eurosensors XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athène, Greece. pp.1553-1556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of shaped terahertz pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Freysz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Infrared Millimeter and Terahertz Waves (IRMMW-THz), 2010 35th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From multivalent glycoconjugates to dynamic combinatorial libraries of glycoclusters: Rational design of anti-infectious agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448447v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448444v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448437v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...2918 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01554467v1</w:t>
+                <w:t xml:space="preserve">hal-04448437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9807,530 +9807,530 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Aryl glycosides synthesis as potential therapeutic agents through intermolecular nickel catalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Gram scale synthesis of three regioisomeric tetrasaccharides composed of alpha-glucose units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb2021</w:t>
+              <w:t xml:space="preserve">Eurocarb 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387029v1</w:t>
+                <w:t xml:space="preserve">hal-04386962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram scale synthesis of three regioisomeric tetrasaccharides composed of alpha-glucose units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">C-Aryl glycosides synthesis as potential therapeutic agents through intermolecular nickel catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Keromnes</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb 2021</w:t>
+              <w:t xml:space="preserve">Eurocarb2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386962v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Zhou</w:t>
+                <w:t xml:space="preserve">Towards the study by AFM of the interaction of Pseudomonas aeruginosa with multivalent glycoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
+              <w:t xml:space="preserve">Fuerzas y tunel 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Sebastian, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489821v1</w:t>
+                <w:t xml:space="preserve">hal-01489819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+                <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ecully, France. 2014</w:t>
+              <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489803v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
+                <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
@@ -10344,829 +10344,829 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Imberty</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lintz, Austria. 2014</w:t>
+              <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ecully, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489799v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the study by AFM of the interaction of Pseudomonas aeruginosa with multivalent glycoclusters</w:t>
+                <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuerzas y tunel 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Sebastian, Spain. 2014</w:t>
+              <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lintz, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489819v1</w:t>
+                <w:t xml:space="preserve">hal-01489799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protecting Groups: Strategies and Applications in Carbohydrate Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 2019, 9783527340101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527697014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N‐protecting Groups for 2‐Amino‐2‐deoxy‐glycosides</w:t>
+                <w:t xml:space="preserve">Regioselective Protection at the Secondary Positions of Carbohydrates with Acyclic Protecting Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goekjian Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protecting Groups – Strategies and Applications in Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley, pp.169-200, 2019, 9783527340101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch6⟩</w:t>
+              <w:t xml:space="preserve">, Wiley, pp.109-143, 2019, 9783527340101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325494v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting Groups at the Primary Position of Carbohydrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomeric Spiro-Annulated Glycopyranosides: An Overview of Synthetic Methodologies and Biological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Vidal. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">László Somsák. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protecting Groups – Strategies and Applications in Carbohydrate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch2⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate-spiro-heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, Springer, pp.1-25, 2019, Topics in Heterocyclic Chemistry, 978-3-030-31941-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/7081_2019_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325522v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting Groups at the Secondary Position of Carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goekjian Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protecting Groups – Strategies and Applications in Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.69-108, 2019, 9783527697014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527697014.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Protection at the Secondary Positions of Carbohydrates with Acyclic Protecting Groups</w:t>
+                <w:t xml:space="preserve">Protecting Groups at the Primary Position of Carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Goekjian Peter</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Donnier-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiore Michele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protecting Groups – Strategies and Applications in Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley, pp.109-143, 2019, 9783527340101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch4⟩</w:t>
+              <w:t xml:space="preserve">, Wiley, 2019, 9783527340101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325501v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomeric Spiro-Annulated Glycopyranosides: An Overview of Synthetic Methodologies and Biological Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N‐protecting Groups for 2‐Amino‐2‐deoxy‐glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">László Somsák. </w:t>
+              <w:t xml:space="preserve">Sébastien Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate-spiro-heterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/7081_2019_33⟩</w:t>
+              <w:t xml:space="preserve">Protecting Groups – Strategies and Applications in Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.169-200, 2019, 9783527340101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...52 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02325482v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11210,51 +11210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11315,51 +11315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non covalent molecular structure, device comprising the same and its use for the detection of a lectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11403,51 +11403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non covalent molecular structure, device comprising the same and its use for the detection of a lectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11647,51 +11647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tatol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M Devos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gajdos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500424" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Demontrond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Raillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jeanroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C.-H. Sue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2022.107872" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822726v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yu Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hao Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Rong Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC05057E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Cheng Yan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Le Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CS00118A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Fu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai&#8208;hao Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002772" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00100" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ghabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Brahmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alminderej" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Messaoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103713" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02942989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint K&#243;nya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Czifr&#225;k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01190K" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Peng He" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01937E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Faltinek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fujdiarov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Melicher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Houser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ka&#353;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244540" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Bock" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00371a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Marechal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuay Abdullayev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Bauduin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Qi Fu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02035c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Kun Ji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02749D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nierengarten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galanos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504921" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Abda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Ezzayani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Aouadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Guerfel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989016010641" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brahmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghannay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2016.1244692" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397377v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tabaroni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00811" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2422" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Chajistamatiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Chrysina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.12.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mssadek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-16-13532" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ligeour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Angeli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vergoten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01445j" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cecioni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500303t" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goudot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc4005365" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Shen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MD00063C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gening" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Titov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audfray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Gerbst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Souteyrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2333" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/407600DB4FAC6E8B834D41B369C17B3E2A8E9F40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Tsvetkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Yudina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goyard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pv Skourti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Chajistamatiou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Docsa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.09.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5DT43W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parrot-Lopez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iehl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oerthel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Illescas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC00034E" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PGJTGKCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z P Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Dinh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G Reinhard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Suraud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/16/165102" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KL73JSGB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691541v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLFL04Q3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Praly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346565v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourceau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160873v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Aouadia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddekb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly*" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benltifa Mahmoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenet Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msaddek Moncef" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goekjian Peter G." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praly Jean&#8208;pierre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160260v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ss Aouadi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Praly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160869v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aug&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.06.057" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W62WXQN1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benltifa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Goekjian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Praly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bruny&#225;nszki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longuemare" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mechler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2002037" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barboule" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazars" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baldin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jozan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.2910630502" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tatol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368345v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Crespin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jertila" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daiann Sosa Carrizo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saget" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738302v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448454v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448437v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448429v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448359v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448355v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448349v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mess&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448380v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448373v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ligeour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072402v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072435v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489601v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ligeour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489598v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489635v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489570v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489922v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073031v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glawdys Pourceau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073014v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard-Block Camille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cecioni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668683v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.229" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.384" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554467v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612514" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387029v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386962v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Keromnes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489821v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489803v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489799v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489819v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325494v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiore Michele" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325507v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goekjian Peter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325501v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006686v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pommier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2019_33" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325482v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545859v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Star" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954723v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tatol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M Devos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gajdos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500424" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Demontrond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Raillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C.-H. Sue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2022.107872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jeanroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822726v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yu Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hao Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Rong Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC05057E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ghabi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Brahmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alminderej" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Messaoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00100" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Fu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai&#8208;hao Han" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02942989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint K&#243;nya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Czifr&#225;k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01190K" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Cheng Yan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Le Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CS00118A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Faltinek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fujdiarov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Melicher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Houser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ka&#353;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244540" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Peng He" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01937E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Bock" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00371a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Marechal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuay Abdullayev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Bauduin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Qi Fu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02035c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Kun Ji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02749D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2422" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397377v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tabaroni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00811" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brahmi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghannay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2016.1244692" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533334v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Abda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Ezzayani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Aouadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Guerfel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989016010641" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Chajistamatiou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Chrysina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.12.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mssadek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-16-13532" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nierengarten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galanos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504921" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ligeour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Angeli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vergoten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01445j" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cecioni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500303t" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goudot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc4005365" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Shen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MD00063C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gening" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Titov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audfray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Gerbst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Souteyrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2333" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/407600DB4FAC6E8B834D41B369C17B3E2A8E9F40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Tsvetkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Yudina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goyard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pv Skourti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Chajistamatiou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Docsa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.09.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5DT43W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parrot-Lopez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iehl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oerthel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Illescas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC00034E" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PGJTGKCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z P Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Dinh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G Reinhard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Suraud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/16/165102" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KL73JSGB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691541v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLFL04Q3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Praly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346565v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourceau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ss Aouadi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Praly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aug&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.06.057" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W62WXQN1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Aouadia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddekb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly*" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benltifa Mahmoud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenet Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msaddek Moncef" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goekjian Peter G." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praly Jean&#8208;pierre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benltifa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Goekjian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Praly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bruny&#225;nszki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longuemare" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mechler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2002037" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barboule" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazars" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baldin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jozan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.2910630502" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tatol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368345v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Crespin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jertila" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daiann Sosa Carrizo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saget" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738302v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448349v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448337v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388580v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mess&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448373v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448380v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072477v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ligeour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072869v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072402v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072424v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ligeour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489635v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489570v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489601v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489857v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489854v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489922v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073031v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glawdys Pourceau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073014v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard-Block Camille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cecioni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668683v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.229" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668316v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.384" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554467v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612514" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448454v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448444v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448447v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448429v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448437v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Keromnes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387029v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489819v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489821v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489803v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489799v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325482v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325501v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goekjian Peter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006686v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pommier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2019_33" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325507v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325522v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiore Michele" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325494v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545859v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Star" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954723v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>