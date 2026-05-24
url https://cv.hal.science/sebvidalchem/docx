--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -779,641 +779,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822726v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional isoxazolidine derivatives as α-amylase and α-glucosidase inhibitors</w:t>
+                <w:t xml:space="preserve">Fluorescent glycoconjugates and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameni Ghabi</w:t>
+                <w:t xml:space="preserve">Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihed Brahmi</w:t>
+                <w:t xml:space="preserve">Kai-Cheng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Alminderej</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+                <w:t xml:space="preserve">Xi-Le Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Donnier-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Rong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103713⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (2), pp.593-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CS00118A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006712v1</w:t>
+                <w:t xml:space="preserve">hal-03006696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety First: A Recent Case of a Dichloromethane Injection Injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional isoxazolidine derivatives as α-amylase and α-glucosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ghabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Alminderej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.0c00100⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.103713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006707v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Assembly of TPE‐Based Glycoclusters with Dicyanomethylene‐4 H ‐pyran (DM) Fluorescent Probes Improve Their Properties for Peroxynitrite Sensing and Cell Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety First: A Recent Case of a Dichloromethane Injection Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (63), pp.14445-14452. </w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.83-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202002772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.0c00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03309703v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-based spiro-oxathiazoles as in vivo anti-hyperglycemic agents through glycogen phosphorylase inhibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular Assembly of TPE‐Based Glycoclusters with Dicyanomethylene‐4 H ‐pyran (DM) Fluorescent Probes Improve Their Properties for Peroxynitrite Sensing and Cell Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goyard</w:t>
+                <w:t xml:space="preserve">Mengqi Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bálint Kónya</w:t>
+                <w:t xml:space="preserve">Lifang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin Czifrák</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Demontrond</w:t>
+                <w:t xml:space="preserve">Hai‐hao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9OB01190K⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (63), pp.14445-14452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942989v1</w:t>
+                <w:t xml:space="preserve">hal-03309703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent glycoconjugates and their applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose-based spiro-oxathiazoles as in vivo anti-hyperglycemic agents through glycogen phosphorylase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Thomas</w:t>
+                <w:t xml:space="preserve">Bálint Kónya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Cheng Yan</w:t>
+                <w:t xml:space="preserve">Katalin Czifrák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi-Le Hu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guo-Rong Chen</w:t>
+                <w:t xml:space="preserve">Paolo Larini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Demontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (2), pp.593-641. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (5), pp.931-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CS00118A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9OB01190K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006696v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectin PLL3, a Novel Monomeric Member of the Seven-Bladed β-Propeller Lectin Family</w:t>
               </w:r>
@@ -2046,892 +2046,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycofullerenes : sweet fullerenes vanquish viruses</w:t>
+                <w:t xml:space="preserve">Pillar[5]arene-Based Glycoclusters: Synthesis and Multivalent Binding to Pathogenic Bacterial Lectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vidal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.2422⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.2955-2963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317659v1</w:t>
+                <w:t xml:space="preserve">hal-01547108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic rearrangements and functional diversification of Leca and Lecb lectin-coding regions impacting the efficacy of glycomimetics directed against pseudomonas aeruginosa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycofullerenes : sweet fullerenes vanquish viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rousset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.811. </w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.4-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397377v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented stereoselective synthesis of 3-methylisoxazolidine-5-aryl-1,2,4-oxadiazoles via 1,3-dipolar cycloadditions and study of their in vitro antioxydant activity</w:t>
+                <w:t xml:space="preserve">Genomic rearrangements and functional diversification of Leca and Lecb lectin-coding regions impacting the efficacy of glycomimetics directed against pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brahmi</w:t>
+                <w:t xml:space="preserve">A.M. Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ghannay</w:t>
+                <w:t xml:space="preserve">A Decor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bakari</w:t>
+                <w:t xml:space="preserve">S Ribun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Aouadi</w:t>
+                <w:t xml:space="preserve">R Tabaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kadri</w:t>
+                <w:t xml:space="preserve">A Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (24), pp.2037-2044. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00397911.2016.1244692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546838v1</w:t>
+                <w:t xml:space="preserve">hal-01397377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of 2-isopropyl-5,7'-dimethyl-1',3',3a',6',8a',8b'-hexa-hydro-spiro-[cyclo-hexane-1,6-furo[3,4-d]imidazo[1,5-b]isoxazol]-8'(7'H)-one</w:t>
+                <w:t xml:space="preserve">Unprecedented stereoselective synthesis of 3-methylisoxazolidine-5-aryl-1,2,4-oxadiazoles via 1,3-dipolar cycloadditions and study of their in vitro antioxydant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heithem Abda</w:t>
+                <w:t xml:space="preserve">J. Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaireddine Ezzayani</w:t>
+                <w:t xml:space="preserve">S. Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiss Aouadi</w:t>
+                <w:t xml:space="preserve">S. Bakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Guerfel</w:t>
+                <w:t xml:space="preserve">K. Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Vidal</w:t>
+                <w:t xml:space="preserve">A. Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, E72 (Part8), pp.1150-1152. </w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (24), pp.2037-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2056989016010641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2016.1244692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533334v1</w:t>
+                <w:t xml:space="preserve">hal-01546838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-derived spiro-isoxazolines are anti-hyperglycemic agents against type 2 diabetes through glycogen phosphorylase inhibition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure of 2-isopropyl-5,7'-dimethyl-1',3',3a',6',8a',8b'-hexa-hydro-spiro-[cyclo-hexane-1,6-furo[3,4-d]imidazo[1,5-b]isoxazol]-8'(7'H)-one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aikaterini Chajistamatiou</w:t>
+                <w:t xml:space="preserve">Heithem Abda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Chrysina</w:t>
+                <w:t xml:space="preserve">Khaireddine Ezzayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Leroy</w:t>
+                <w:t xml:space="preserve">Kaiss Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Guerfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, E72 (Part8), pp.1150-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2056989016010641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884616v1</w:t>
+                <w:t xml:space="preserve">hal-01533334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of some isoxazolidine and isoxazoline derivatives using nitrone-derived (-)-menthone via 1,3-dipolar cycloaddition with alkenes, alkynes and cycloalkenes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glucose-derived spiro-isoxazolines are anti-hyperglycemic agents against type 2 diabetes through glycogen phosphorylase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Kónya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Chajistamatiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Chrysina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3987/COM-16-13532⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.444-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546924v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillar[5]arene-Based Glycoclusters: Synthesis and Multivalent Binding to Pathogenic Bacterial Lectins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of some isoxazolidine and isoxazoline derivatives using nitrone-derived (-)-menthone via 1,3-dipolar cycloaddition with alkenes, alkynes and cycloalkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gillon</w:t>
+                <w:t xml:space="preserve">H. Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Holler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mssadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (9), pp.2955-2963. </w:t>
+              <w:t xml:space="preserve">Heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.1963-1975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201504921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3987/COM-16-13532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547108v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of topology for glycocluster binding to Pseudomonas aeruginosa and Burkholderia ambifaria bacterial lectins</w:t>
               </w:r>
@@ -3077,51 +3077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cecioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (1), pp.525-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3149,364 +3149,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Binding Relationship of Galactosylated Glycoclusters toward Pseudomonas aeruginosa Lectin LecA Using a DNA-Based Carbohydrate Microarray.</w:t>
+                <w:t xml:space="preserve">Design of glycosyltransferase inhibitors targeting human O-GlcNAc transferase (OGT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gerland</w:t>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Goudot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ligeour</w:t>
+                <w:t xml:space="preserve">David L. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Pourceau</w:t>
+                <w:t xml:space="preserve">Dominique Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Meyer</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Vercoutter-Edouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Mortuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc4005365⟩</w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1172-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4MD00063C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952679v1</w:t>
+                <w:t xml:space="preserve">hal-00987243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of glycosyltransferase inhibitors targeting human O-GlcNAc transferase (OGT)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure Binding Relationship of Galactosylated Glycoclusters toward Pseudomonas aeruginosa Lectin LecA Using a DNA-Based Carbohydrate Microarray.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L. Shen</w:t>
+                <w:t xml:space="preserve">Béatrice Gerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lafont</w:t>
+                <w:t xml:space="preserve">Alice Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Vercoutter-Edouart</w:t>
+                <w:t xml:space="preserve">Gwladys Pourceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Mortuaire</w:t>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.1172-1178. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.379-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4MD00063C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bc4005365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987243v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fucosylation of triethyleneglycol-based acceptors into 'clickable' α-fucosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cecioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (12), pp.694 - 699. </w:t>
@@ -4005,51 +4005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Mol. Recognit.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.694-699</w:t>
@@ -4401,51 +4401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cecioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.170-175</w:t>
@@ -4775,64 +4775,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA-directed immobilisation of glycomimetics for glycoarrays application: comparison with covalent immobilisation, and development of an on-chip IC50 measurement assay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Pourceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,51 +5072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pourceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5775,51 +5775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoir Parameters Quantification from Seismic Monitoring Integrating Geomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Longuemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,51 +5931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6110,51 +6110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette M Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Gajdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6412,706 +6412,1048 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 3-Azidopropyl-Functionalized GalNAc-β-(1→4)-Gal Natural Disaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From multivalent glycoconjugates to dynamic combinatorial libraries of glycoclusters: Rational design of anti-infectious agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general strategy to the intracellular sensing of glycosidases using AIE-based glycoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF Chemical Biology Symposium 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF ChemBio Division, Jan 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic combinatorial libraries of glycoclusters: When glycoclusters go dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECO63</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GECO Association, Aug 2023, Kerjouanno, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic combinatorial libraries of glycoclusters: When glycoclusters go dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocarb 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Carbohydrate Organization, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivalent glycoconjugates against bacterial infection: When glycoclusters go dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambassadors@INC Prof Laura L Kiessling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Chimie, Apr 2023, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Stereoselective C-aryl glycosylation through intramolecular «aryl» delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere Journée de Glycosciences du Bassin Parisien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifique GlycoOuest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GlycoOuest - Nantes université, Apr 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifique IPSIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Nov 2022, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448373v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Glycosciences and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifique IPSIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Nov 2022, Gif-sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifique GlycoOuest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GlycoOuest - Nantes université, Apr 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448380v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Cell Force Spectroscopy study of Bacteria/Cell adhesion : Effect of the introduction of glycoclusters for cystic fibrosis pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7143,113 +7485,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop in Mechanobiology and Physics of Life in Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the introduction of galactoclusters in the cell adhesion of Pseudomonas Aeruginosa bacterium studied by Single Cell Force spectroscopy (SCFS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7268,100 +7610,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Scanning Probe microscopy( ISPM) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Louvain la Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des forces d’interactions responsables de l’adhésion bactérienne par microscopie à force atomique en solution: de la molécule à la cellule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,113 +7735,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Bio-Ingénierie des Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycocluster against Pseudomonas Aeruginosa: A new therapeutical approach studied at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,113 +7860,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Mechanobiology and Physics of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new therapeutical approach against Pseudonomas aeruginosa: the PA-IL lectin/Galactoclusters affinity studied by Single Molecular Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7643,738 +7985,738 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFMBioMed Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Strategy to Discover Glycoclusters against Pseudomonas Aeruginosa using Glycoarray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Measure de l'interaction PA-IL/glicomime à la nano-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vergoten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Meyer</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glupor 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Visue, Portugal</w:t>
+              <w:t xml:space="preserve">Workshop Nano Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489598v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of host-pathogen interaction in cystic fibrosis: a new therapeutic approach.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Innovative Strategy to Discover Glycoclusters against Pseudomonas Aeruginosa using Glycoarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vergoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Journèe Scientifique du Groupe Lyonnais des Glyco-Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Glupor 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Visue, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489635v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of glycoclusters/lectin interactions on microarray: impact of glycoclusters surface density</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Inhibition of host-pathogen interaction in cystic fibrosis: a new therapeutic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vergoten</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Sensing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">18ème Journèe Scientifique du Groupe Lyonnais des Glyco-Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489570v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measure de l'interaction PA-IL/glicomime à la nano-échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of glycoclusters/lectin interactions on microarray: impact of glycoclusters surface density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vergoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Morvan</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Nano Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Sensing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489601v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage d’une banque de glycoclusters sur DDI-glycoarray : Application à Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Goudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Rencontre de Chimie Organique Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microscopie à force atomique en nanomédecine: application à la lutte contre la mucoviscidose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8393,1409 +8735,1067 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Recherches Intergroupe Ecoles Centrales (CRIEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of host-pathogen interactions in cystic fibrosis The role of lectin-glycoconjugates interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vergoten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFM BioMed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopuce à Glycocluster pour la mesure d’affinité des interactions glycoclusters/lectines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Ligeour</w:t>
+                <w:t xml:space="preserve">Study of lectin-glycoconjugates arrangement to inhibite host-pathogen interactions in cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Glawdys Pourceau</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Rhône-Alpes des Biomolécules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">AFM BioMed Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073031v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of lectin/glycocluster arrangement with Pseudomonas aeruginosa lectin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biopuce à Glycocluster pour la mesure d’affinité des interactions glycoclusters/lectines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glawdys Pourceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée Rhône-Alpes des Biomolécules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073047v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des arrangements protéine/glycocluster par microscopie à force atomique avec la lectine PA-IL de la bactérie Pseudomonas aeruginosa</w:t>
+                <w:t xml:space="preserve">Comparative study of lectin/glycocluster arrangement with Pseudomonas aeruginosa lectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale (16ème édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Spa, Belgium</w:t>
+              <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073014v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of lectin-glycoconjugates arrangement to inhibite host-pathogen interactions in cystic fibrosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison des arrangements protéine/glycocluster par microscopie à force atomique avec la lectine PA-IL de la bactérie Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girard-Block Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Cecioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morvan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM BioMed Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale (16ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Spa, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073057v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopotential Imaging on Functionalized Surfaces Dedicated to Label-Free Detection of Biomolecular Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Eurosensors XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.932-935, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligosaccharides-Protein Interaction Study using Microarrays with DDI Immobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pourceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Eurosensors XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Athène, Greece. pp.1553-1556, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of shaped terahertz pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Freysz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Infrared Millimeter and Terahertz Waves (IRMMW-THz), 2010 35th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554467v1</w:t>
-              </w:r>
-[...340 lines deleted...]
-                <w:t xml:space="preserve">hal-04448437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9807,256 +9807,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram scale synthesis of three regioisomeric tetrasaccharides composed of alpha-glucose units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">C-Aryl glycosides synthesis as potential therapeutic agents through intermolecular nickel catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Keromnes</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb 2021</w:t>
+              <w:t xml:space="preserve">Eurocarb2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386962v1</w:t>
+                <w:t xml:space="preserve">hal-04387029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Aryl glycosides synthesis as potential therapeutic agents through intermolecular nickel catalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Gram scale synthesis of three regioisomeric tetrasaccharides composed of alpha-glucose units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb2021</w:t>
+              <w:t xml:space="preserve">Eurocarb 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387029v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the study by AFM of the interaction of Pseudomonas aeruginosa with multivalent glycoclusters</w:t>
               </w:r>
@@ -10068,51 +10068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10193,51 +10193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10513,660 +10513,660 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lintz, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protecting Groups at the Secondary Position of Carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goekjian Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protecting Groups – Strategies and Applications in Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.69-108, 2019, 9783527697014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protecting Groups at the Primary Position of Carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Donnier-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiore Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protecting Groups – Strategies and Applications in Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2019, 9783527340101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N‐protecting Groups for 2‐Amino‐2‐deoxy‐glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protecting Groups – Strategies and Applications in Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.169-200, 2019, 9783527340101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regioselective Protection at the Secondary Positions of Carbohydrates with Acyclic Protecting Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goekjian Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protecting Groups – Strategies and Applications in Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.109-143, 2019, 9783527340101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527697014.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomeric Spiro-Annulated Glycopyranosides: An Overview of Synthetic Methodologies and Biological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">László Somsák. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate-spiro-heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, Springer, pp.1-25, 2019, Topics in Heterocyclic Chemistry, 978-3-030-31941-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/7081_2019_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting Groups: Strategies and Applications in Carbohydrate Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 2019, 9783527340101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527697014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325482v1</w:t>
-              </w:r>
-[...505 lines deleted...]
-                <w:t xml:space="preserve">hal-02325494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11210,51 +11210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11315,51 +11315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non covalent molecular structure, device comprising the same and its use for the detection of a lectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11403,51 +11403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non covalent molecular structure, device comprising the same and its use for the detection of a lectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11647,51 +11647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tatol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M Devos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gajdos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500424" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Demontrond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Raillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C.-H. Sue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2022.107872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jeanroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822726v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yu Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hao Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Rong Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC05057E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ghabi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Brahmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alminderej" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Messaoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00100" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Fu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai&#8208;hao Han" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02942989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint K&#243;nya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Czifr&#225;k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01190K" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Cheng Yan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Le Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CS00118A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Faltinek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fujdiarov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Melicher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Houser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ka&#353;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244540" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Peng He" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01937E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Bock" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00371a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Marechal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuay Abdullayev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Bauduin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Qi Fu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02035c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Kun Ji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02749D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2422" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397377v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tabaroni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00811" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brahmi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghannay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2016.1244692" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533334v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Abda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Ezzayani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Aouadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Guerfel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989016010641" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Chajistamatiou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Chrysina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.12.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mssadek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-16-13532" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nierengarten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galanos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504921" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ligeour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Angeli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vergoten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01445j" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cecioni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500303t" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goudot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc4005365" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Shen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MD00063C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gening" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Titov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audfray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Gerbst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Souteyrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2333" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/407600DB4FAC6E8B834D41B369C17B3E2A8E9F40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Tsvetkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Yudina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goyard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pv Skourti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Chajistamatiou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Docsa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.09.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5DT43W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parrot-Lopez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iehl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oerthel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Illescas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC00034E" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PGJTGKCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z P Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Dinh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G Reinhard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Suraud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/16/165102" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KL73JSGB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691541v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLFL04Q3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Praly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346565v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourceau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ss Aouadi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Praly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aug&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.06.057" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W62WXQN1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Aouadia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddekb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly*" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benltifa Mahmoud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenet Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msaddek Moncef" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goekjian Peter G." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praly Jean&#8208;pierre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benltifa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Goekjian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Praly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bruny&#225;nszki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longuemare" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mechler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2002037" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barboule" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazars" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baldin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jozan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.2910630502" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tatol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368345v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Crespin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jertila" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daiann Sosa Carrizo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saget" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738302v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448349v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448337v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388580v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mess&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448373v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448380v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072477v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ligeour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072869v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072402v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072424v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ligeour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489635v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489570v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489601v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489857v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489854v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489922v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073031v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glawdys Pourceau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073014v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard-Block Camille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cecioni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668683v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.229" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668316v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.384" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554467v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612514" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448454v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448444v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448447v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448429v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448437v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Keromnes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387029v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489819v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489821v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489803v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489799v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325482v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325501v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goekjian Peter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006686v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pommier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2019_33" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325507v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325522v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiore Michele" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325494v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545859v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Star" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954723v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tatol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M Devos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gajdos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500424" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Demontrond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Raillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C.-H. Sue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2022.107872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jeanroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822726v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yu Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hao Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Rong Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC05057E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Cheng Yan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Le Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CS00118A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ghabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Brahmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alminderej" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Messaoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00100" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Fu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai&#8208;hao Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002772" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02942989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint K&#243;nya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Czifr&#225;k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01190K" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Faltinek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fujdiarov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Melicher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Houser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ka&#353;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244540" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Peng He" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01937E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Bock" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00371a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Marechal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuay Abdullayev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Bauduin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Qi Fu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02035c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Kun Ji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02749D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nierengarten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galanos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504921" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tabaroni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00811" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546838v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brahmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghannay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2016.1244692" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533334v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Abda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Ezzayani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Aouadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Guerfel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989016010641" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Chajistamatiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Chrysina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.12.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mssadek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-16-13532" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ligeour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Angeli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vergoten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01445j" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cecioni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500303t" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Shen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MD00063C" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goudot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc4005365" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gening" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Titov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audfray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Gerbst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Souteyrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2333" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/407600DB4FAC6E8B834D41B369C17B3E2A8E9F40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Tsvetkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Yudina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goyard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pv Skourti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Chajistamatiou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Docsa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.09.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5DT43W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parrot-Lopez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iehl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oerthel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Illescas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC00034E" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PGJTGKCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z P Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Dinh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G Reinhard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Suraud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/16/165102" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KL73JSGB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691541v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLFL04Q3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Praly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346565v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourceau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ss Aouadi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Praly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aug&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.06.057" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W62WXQN1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Aouadia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddekb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly*" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benltifa Mahmoud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenet Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msaddek Moncef" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goekjian Peter G." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praly Jean&#8208;pierre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benltifa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Goekjian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Praly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bruny&#225;nszki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longuemare" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mechler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2002037" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barboule" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazars" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baldin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jozan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.2910630502" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tatol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368345v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Crespin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jertila" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daiann Sosa Carrizo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saget" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738302v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448454v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448437v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448429v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448359v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448349v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448355v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mess&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448380v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448373v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ligeour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072435v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489601v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ligeour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489598v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489635v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489570v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489922v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073031v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glawdys Pourceau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073014v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard-Block Camille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cecioni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668683v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.229" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.384" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554467v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612514" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387029v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386962v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Keromnes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489819v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489821v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489803v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489799v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325507v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goekjian Peter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325522v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiore Michele" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325494v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325501v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006686v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pommier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2019_33" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325482v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545859v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Star" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954723v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>